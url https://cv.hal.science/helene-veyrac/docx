--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -261,2848 +261,2962 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Auzeville Tolosane, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est grave qu’un prof nous traite de minable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 590, https://www.cahiers-pedagogiques.com/cest-grave-quun-prof-nous-traite-de-minable/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéo interactive, une voie de développement pour l’activité des personnels de direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.9357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au dossier sur la gestion de classe : ce qu'en disent les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 589, https://www.cahiers-pedagogiques.com/ce-quen-disent-les-eleves/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de vidéoformation pour les proviseurs adjoints dans une approche collaborative inscrite dans un LéA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Asloum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16-1, pp.103-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéoformation pour la conceptualisation de l'action pour la sécurité en chantier pédagogique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' Practices: Students' Views at the Beginning of the School Year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (3), pp.351-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.44.3.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03905566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéoformation pour la conceptualisation de l'action pour la sécurité en chantier pédagogique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“J’ai eu très satisfaisant sur Parcoursup et j’ai été refusée”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les catégories de jugement mobilisées dans la construction des avis des établissements d’enseignement secondaire sur les vœux d’orientation des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (2), pp.263‑285</w:t>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (16), pp.575-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437455v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les catégories de jugement mobilisées dans la construction des avis des établissements d’enseignement secondaire sur les vœux d’orientation des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">“J’ai eu très satisfaisant sur Parcoursup et j’ai été refusée”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Echanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (16), pp.575-583</w:t>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), pp.263‑285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145181v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vœux d’orientation vers l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (2), pp.263-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.14150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Asloum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des catégories opératives pour analyser l’activité d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (33), pp.8-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.2053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves catégorisent leurs cours/enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisations en situations d'enseignement et d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Laflotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.3-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dès les premiers jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Le climat scolaire, 523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relations professeurs-élèves en lycée. Trois stratégies d’enseignants mises en débat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 88-89, pp. 185-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pistes.4417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175622v1</w:t>
+                <w:t xml:space="preserve">hal-01244706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations professeurs-élèves en lycée. Trois stratégies d’enseignants mises en débat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244706v1</w:t>
+                <w:t xml:space="preserve">hal-01175622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classement et rangement : mise au jour de genèses instrumentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.214-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrations instrumentales pour l'appropriation d'artefact professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.87- 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des pratiques d'enseignement au travers des rapports d'inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phronesis - A Journal for Ancient Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (3), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tâches appropriées des professeurs d’enseignement professionnel. Illustration du hiatus entre travail en entreprise et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 06 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.2138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations croisées pour l’émergence d’une médiation de l’espace documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (156), pp. 103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0336150008002093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 156, pp. 103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du format de présentation d'un texte procédural sur sa mémorisation et la représentation de sa structure causale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de la variété des consignes et de leurs fonctions dans le monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 111-112, pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères pour évaluer le caractère d'aide de consignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performances Humaines et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 94, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de l'opérateur et modèle du prescripteur. Le cas des consignes de résolution de situations incidentelles pour les conducteurs de trains,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 60 (4), pp.387-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3112,299 +3226,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations de nouvelles prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès, 2022, Collection Travail &amp; Activité humaine, Vanina Mollo, 978-2-36630-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Educagri Editions. 2014, 978-2-84444-967-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536018v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05533407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3422,51 +3422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des équipes et des collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés : Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.346-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,64 +3523,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des résultats pour mettre en débat la pratique &amp;quot;Exclure ponctuellement un élève de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,208 +3625,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en scène de l’activité d’autrui pour aider à la conceptualisation, dans un dispositif de vidéoformation à usage autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La vidéo-interactive, une nouvelle voie de développement pour les personnels de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle; Haute école de travail et santé de Lausanne; Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423846v1</w:t>
+                <w:t xml:space="preserve">hal-04548019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vidéo-interactive, une nouvelle voie de développement pour les personnels de direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mises en scène de l’activité d’autrui pour aider à la conceptualisation, dans un dispositif de vidéoformation à usage autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle; Haute école de travail et santé de Lausanne; Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548019v1</w:t>
+                <w:t xml:space="preserve">hal-04423846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des chefs d’établissement d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3851,77 +3851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves perçoivent les avis des équipes pédagogiques sur leurs vœux d’orientation pour l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès internationnal Actualité de la recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,64 +3946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lycéens catégorisés par leurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, déclasser, reclasser, Réseau thématique « Sociologie de l’éducation et de la formation » Classe et classement en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8ieme congrès de l’Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4028,90 +4028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open science, vidéoformation et recherche collaborative : quelques obstacles à leurs associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les LEA à l'interface entre monde de l'éducation et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'éducation, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instruction au sosie pour la transformation du travail : la conduite du conseil de classe par des chefs d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présent et Futur de l’Ergonomie, 52ème Congrès de la Société d’Ergonomie de Langue Française (SELF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France. p. 319-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,51 +4205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de vidéos de stage pour la formation par alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales EFTS ConviSciencia de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4274,90 +4274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un outil devient instrument d’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Actualité de la Recherche en Education et en Formation (AREF) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4382,51 +4382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professeurs pensent que les élèves s'approprient un artefact : recherche sur les genèses instrumentales des élèves selon les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Actualité de la Recherche en Education et en Formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4451,51 +4451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse des pratiques enseignantes d'accompagnement d'élèves en stage en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque International Recherche(s) et Formation « Former des enseignants-professionnels, savoirs et compétences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation des représentations du prescrit et non-respect des procédures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII Congrès de la Société d’Ergonomie de Langue Française, Recherche pratique formation en ergonomie, Evolutions et interactions dans le contexte social, économique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4634,51 +4634,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche par la production de ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Monod-Ansaldi; Catherine Loisy; Brigitte Gruson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau des lieux d'éducation associés à l'Institut français de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149‑164, 2022, 978-2-7535-8679-6</w:t>
@@ -4707,77 +4707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations des prescriptions de Parcoursup par des proviseurs adjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-64, 2022, 978 2 36630 127 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,64 +4802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations de nouvelles prescriptions en éducation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Bonasio &amp; H. Veyrac (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-21, 2022, 978-2-36630-127-4</w:t>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité des chefs d'établissement dans l'appropriation d'une réforme : entre prescription institutionnelle et inquiétudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,64 +4987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants en herbe : développement professionnel des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fabre; Hélène Veyrac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Analyse de pratiques pédagogiques situations professionnelles d’enseignants-chercheurs novices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.15-22, 2014, 978-2-84444-967-2</w:t>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des expériences en milieu professionnel dans la formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F. Marcel; P. Olry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation Pratiques et apprentissages professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.145-156, 2014, 978-2-84444-987-0</w:t>
@@ -5159,51 +5159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concepts de représentations de la tâche en ergonomie pour la formation professionnelle des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,64 +5258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quels modèles d'apprentissage se réfèrent les enseignants dans des formations à visée professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique professionnelle et didactiques disciplinaires en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-2-915346-55-8</w:t>
@@ -5344,51 +5344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre une consigne au travail : approche ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation française; Christiane El Hayek, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illettrisme et monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-96, 2000, 978-2-11-004514-0</w:t>
@@ -5462,51 +5462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience subjective en bulle pour la prévention des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pierre Vermersch, L'apport de Pierre Vermersch à l'étude de la subjectivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France. , Revue Expliciter, Hors Série numero 1, pp.244 - 250, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,90 +5531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération ingénierie, pratique, recherche : circulations de questionnements éducatifs via un LéA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ieme Rencontre internationale des LéA, Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5671,90 +5671,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Pygmalion. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://comprendreleseleves.ensfea.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,90 +5772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion disciplinaire. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5873,90 +5873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poser le cadre. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5974,90 +5974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fiches de renseignements. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://comprendreleseleves.ensfea.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,77 +6107,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dès les premiers cours avec un enseignant, je sais quel élève je serai ». Comment les élèves perçoivent les effets sur eux-mêmes des pratiques de leurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6227,77 +6227,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'ai eu très satisfaisant sur Parcoursup et j'ai été refusée&amp;quot; (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9k4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6324,51 +6324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuto “préparation de la rentrée” par et pour des proviseurs-adjoints : construction de nouvelles prescriptions ou description du travail réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6418,51 +6418,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation de prescription en éducation : exemple d'appropriations de Parcoursup par des proviseurs-adjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Le pilotage pédagogique : entre prescriptions et appropriations, Institut Français de l'Education, France. 2024, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6512,51 +6512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche ergonomique des représentations de la tâche pour l'analyse d'utilisations de consignes dans des situations de travail à risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6615,51 +6615,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses coopératives du travail pour éclairer les effets de l’activité des professionnels de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6709,77 +6709,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves de l'enseignement agricole se représentent-ils leurs enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6900,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC74B06"/>
+    <w:nsid w:val="8B9992D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7048,51 +7048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E546AC5"/>
+    <w:nsid w:val="449EA59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>