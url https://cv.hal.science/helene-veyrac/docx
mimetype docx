--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1343,351 +1343,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389580v1</w:t>
+                <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686728v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686723v1</w:t>
+                <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des catégories opératives pour analyser l’activité d’enseignants</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2083,151 +2083,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dès les premiers jours</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539015v1</w:t>
+                <w:t xml:space="preserve">hal-01175622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations professeurs-élèves en lycée. Trois stratégies d’enseignants mises en débat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2243,325 +2226,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 88-89, pp. 185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dès les premiers jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le climat scolaire, 523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pistes.4417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175622v1</w:t>
+                <w:t xml:space="preserve">hal-01539015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classement et rangement : mise au jour de genèses instrumentales</w:t>
+                <w:t xml:space="preserve">Orchestrations instrumentales pour l'appropriation d'artefact professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.214-221</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.87- 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180299v1</w:t>
+                <w:t xml:space="preserve">hal-01180068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrations instrumentales pour l'appropriation d'artefact professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+                <w:t xml:space="preserve">Classement et rangement : mise au jour de genèses instrumentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.87- 109</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.214-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180068v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des pratiques d'enseignement au travers des rapports d'inspection</w:t>
               </w:r>
@@ -2714,200 +2714,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations croisées pour l’émergence d’une médiation de l’espace documentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2008 (156), pp. 103-115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, n° 156, pp. 103-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216138v1</w:t>
+                <w:t xml:space="preserve">hal-01112638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Des représentations croisées pour l’émergence d’une médiation de l’espace documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 156, pp. 103-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 2008 (156), pp. 103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150008002093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112638v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du format de présentation d'un texte procédural sur sa mémorisation et la représentation de sa structure causale</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Actualité de la Recherche en Education et en Formation (AREF) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants en herbe : développement professionnel des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fabre; Hélène Veyrac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Analyse de pratiques pédagogiques situations professionnelles d’enseignants-chercheurs novices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.15-22, 2014, 978-2-84444-967-2</w:t>
@@ -6900,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B9992D3"/>
+    <w:nsid w:val="CABAFFC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7048,51 +7048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="449EA59A"/>
+    <w:nsid w:val="62616E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>