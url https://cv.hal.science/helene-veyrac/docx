--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1343,351 +1343,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686723v1</w:t>
+                <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389580v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686728v1</w:t>
+                <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des catégories opératives pour analyser l’activité d’enseignants</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2083,485 +2083,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dès les premiers jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le climat scolaire, 523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175622v1</w:t>
+                <w:t xml:space="preserve">hal-01539015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations professeurs-élèves en lycée. Trois stratégies d’enseignants mises en débat.</w:t>
+                <w:t xml:space="preserve">Souffrance des enseignants du secondaire ; accompagnement de neuf enseignants français en demande d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanc</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244706v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dès les premiers jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations professeurs-élèves en lycée. Trois stratégies d’enseignants mises en débat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le climat scolaire, 523</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 88-89, pp. 185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539015v1</w:t>
+                <w:t xml:space="preserve">hal-01244706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrations instrumentales pour l'appropriation d'artefact professionnel</w:t>
+                <w:t xml:space="preserve">Classement et rangement : mise au jour de genèses instrumentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.87- 109</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.214-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180068v1</w:t>
+                <w:t xml:space="preserve">hal-01180299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classement et rangement : mise au jour de genèses instrumentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orchestrations instrumentales pour l'appropriation d'artefact professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+                <w:t xml:space="preserve">Bernard Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.214-221</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.87- 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180299v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité des pratiques d'enseignement au travers des rapports d'inspection</w:t>
               </w:r>
@@ -2714,200 +2714,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Des représentations croisées pour l’émergence d’une médiation de l’espace documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 156, pp. 103-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 2008 (156), pp. 103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150008002093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112638v1</w:t>
+                <w:t xml:space="preserve">hal-01216138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations croisées pour l’émergence d’une médiation de l’espace documentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2008 (156), pp. 103-115. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, n° 156, pp. 103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0336150008002093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216138v1</w:t>
+                <w:t xml:space="preserve">hal-01112638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du format de présentation d'un texte procédural sur sa mémorisation et la représentation de sa structure causale</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de pratiques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Actualité de la Recherche en Education et en Formation (AREF) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants en herbe : développement professionnel des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fabre; Hélène Veyrac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Analyse de pratiques pédagogiques situations professionnelles d’enseignants-chercheurs novices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions, pp.15-22, 2014, 978-2-84444-967-2</w:t>
@@ -6900,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CABAFFC6"/>
+    <w:nsid w:val="F157DEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7048,51 +7048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62616E84"/>
+    <w:nsid w:val="EC56AFBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-veyrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4013-0697" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180880306" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://comprendreleseleves.ensfea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pilotage-pedagogique.ensfea.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raybaud-Patin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720241v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle De Brito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lopez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00317438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836389v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>