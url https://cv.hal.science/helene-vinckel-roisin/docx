--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4682C634"/>
+    <w:nsid w:val="061674BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>