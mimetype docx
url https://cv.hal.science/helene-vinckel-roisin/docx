--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vinckel-Roisin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités à l'Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vinckel-roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8275-6060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079055664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103679282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077348444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenzalternation im Vergleich: Antikausativa im Deutschen, Französischen und Ungarischen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online-only Publikationen des Leibniz-Instituts für Deutsche Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/idsopen.11.2025.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Dynamik im Covid-19-Impfdiskurs: eine kontrastive empirische Studie Deutsch/Französisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for German and Scandinavian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, Special issue, pp.186-227. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60055/GerSk.2025.izv.1.187-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch als lingua franca: Bericht über ein forschungsbasiertes Lehrprojekt der 4EU+Allianz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to General and Comparative Linguistics / Beiträge zur allgemeinen und vergleichenden Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23817/bzspr.12-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die ZGL aus französischer Perspektive: Öffnung und neue Impulse ja, aber nicht um jeden Preis!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Germanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Zeitschrift für germanistische Linguistik (ZGL), 51 (2), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zgl-2023-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Es fällt ein Stern herunter“: Das Platzhalter-es in Heines Buch der Lieder und seine Entsprechungen im Französischen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Nau-Bingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Angela Merkel – sie – Merkel: Markierte Referenzketten und Argumentation in deutschen Pressekommentaren“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37307/j.1868-775X.2020.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘centres anticipateurs’ dans les théories du Centrage: modèle grammatical vs. modèle fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXIV (1), pp.99-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wortstellungsvariation und Salienz von Diskursreferenten: Die Besetzung des Nachfeldes in deutschen Pressetexten als kohärenzstiftendes Mittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Germanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.378-405. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zgl.2011.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linéarisation marquée à la cohérence du discours: l’après-dernière position (Nachfeld) en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.189-207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.012.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Die künftige Architektur Deutschlands muss sich einfügen in die künftige Architektur Gesamteuropas » - Enjeux stratégiques de l'après-dernière position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachendynamik im 21. Jahrhundert: Neologismen im deutsch-französischen Kontrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GerCoLiNet-Winterschule: Lexik und Lexikographie in Praxis im europäischen Vergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Relevanz des korpuslinguistischen Blicks: Theorie und Empirie am Beispiel von Strukturmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School “Potential of European Corpora for Linguistic Questions: Theory – Methodology – Possible Applications“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 228, 2023, Studies in Language Companion Series, 978 90 272 1294 8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.432, 2018, Konvergenz und Divergenz, Lutz Gunkel, 978-3-11-058528-5. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition immédiate du nom propre en allemand: enjeux textuels et argumentatifs. Hildesheim / Zürich / New York, Olms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Nachfeld im Deutschen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. , 303, 2015, Reihe Germanistische Linguistik, 9783110425345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Populäre: Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Helmreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Göttingen: V&amp;R Unipress. Göttingen, V &amp; R Unipress, 2011, 3899715446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diskursstrategische Bedeutung des Nachfeldes im Deutschen: eine Untersuchung anhand politischer Reden der Gegenwartssprache. Wiesbaden, Deutscher Universitäts-Verlag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speakers, addressees and the referential process: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Durroux Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-24, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.01gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heines &amp;lt;i&amp;gt;Buch der Lieder&amp;lt;/i&amp;gt;: Wortstellungsvariationen im Dienste der Popularität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Berner; Frédérique Renno; Sarah Ruppe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popularität – Lied und Lyrik vom 16. bis zum 19. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.97-117, 2022, Studien zu Musik und Gender, 978-3-662-62573-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62573-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatik und Pragmatik des Nachfelds in DaF-Übungsgrammatiken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di Meola, Claudio / Puato, Daniela (Hrsg.), Semantische und pragmatische Aspekte der Grammatik. DaF-Übungsgrammatiken im Fokus. Berlin, Peter Lang, 239-262.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-631-82491-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nachfeld“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Di Meola, Claudio / Puato, Daniela (Hrsg.), Semantische und pragmatische Aspekte der Grammatik. DaF-Übungsgrammatiken im Fokus. Berlin, Peter Lang, S.239-262.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Topic vs. Sentence Topic. Exploiting the Peripheries of German Verb-Second Sentences“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Molnár, Valeria / Winkler, Susanne / Egerland, Verner (eds.), Architecture of Topic. Berlin/Boston, de Gruyter, 293-333</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9781501512612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre répété dans l’argumentation: étude de textes de presse allemands contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman, Thierry/Jacquin, Jérôme/Oswald, Steve (éds.), Les mots de l’argumentation. [Sciences pour la communication], Frankfurt am Main, Peter Lang, 57-81.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Verteilung des Geltungsrahmens auf topologische Felder: deutsche und französische Strategien im Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Marschall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Dalmas, Cathrine Fabricius-Hansen, Horst Schwinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation im europäischen Kontrast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.189-228, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110444612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation syntaxique et topique de discours: affinités électives entre formes de linéarisation et sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallèpe, Thierry (éd.), Discours, texte et langue. La fabrique des formes et du sens. Frankfurt am Main, Lang, 89-101.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Anfang bis Ende. Referenzketten, Textgliederung und Syntax im Online-Journalismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortès, Colette (Hrsg.), Satzeröffnung: Formen, Funktionen, Strategien. Tübingen, Stauffenburg, 221-234.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3860575074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategien der ‚Angleichung’ im Deutschen am Beispiel verbfreier Nachfeldkonstituenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larrory-Wunder, Anne (Hrsg.), Intersubjektivität und Sprache: Zur An- und Abgleichung von Sprecher- und Hörereinstellungen in Texten und Gesprächen. Tübingen : Stauffenburg, 51-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Textsorten im französischen Schul- und Hochschulsystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmas, Martine / Foschi Albert, Marina / Neuland, Eva (Hrsg.), Wissenschaftliche Textsorten im Germanistik¬studium deutsch-italienisch-französisch kontrastiv. Pisa, Editoriale Universitario di Pisa, 69-78.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé d’adjonction en allemand : éclairage textuel et argumentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apothéloz, Denis / Combettes, Bernard / Neveu, Franck (Hrsg.), Les linguistiques du détachement. Berne, Peter Lang, 581-592.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mädchen&amp;quot; in der Referenzkette. Eine Pilotstudie zur pronominalen Genusvariation in den Grimmschen Märchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/idsopen.14.2026.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations &amp;quot;originales&amp;quot; de l’après-dernière position en allemand con­tem­porain. Projection à droite & Adjonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris IV Sorbonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03479503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Vinckel-Roisin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités à l'Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-vinckel-roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8275-6060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079055664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103679282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077348444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexikalische Dynamik im Covid-19-Impfdiskurs: eine kontrastive empirische Studie Deutsch/Französisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for German and Scandinavian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, Special issue, pp.186-227. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60055/GerSk.2025.izv.1.187-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valenzalternation im Vergleich: Antikausativa im Deutschen, Französischen und Ungarischen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online-only Publikationen des Leibniz-Instituts für Deutsche Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/idsopen.11.2025.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch als lingua franca: Bericht über ein forschungsbasiertes Lehrprojekt der 4EU+Allianz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to General and Comparative Linguistics / Beiträge zur allgemeinen und vergleichenden Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23817/bzspr.12-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04381359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die ZGL aus französischer Perspektive: Öffnung und neue Impulse ja, aber nicht um jeden Preis!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Germanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Zeitschrift für germanistische Linguistik (ZGL), 51 (2), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zgl-2023-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Es fällt ein Stern herunter“: Das Platzhalter-es in Heines Buch der Lieder und seine Entsprechungen im Französischen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Nau-Bingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.327-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Angela Merkel – sie – Merkel: Markierte Referenzketten und Argumentation in deutschen Pressekommentaren“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37307/j.1868-775X.2020.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘centres anticipateurs’ dans les théories du Centrage: modèle grammatical vs. modèle fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXIV (1), pp.99-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wortstellungsvariation und Salienz von Diskursreferenten: Die Besetzung des Nachfeldes in deutschen Pressetexten als kohärenzstiftendes Mittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Germanistische Linguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.378-405. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zgl.2011.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linéarisation marquée à la cohérence du discours: l’après-dernière position (Nachfeld) en allemand contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.189-207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ss.012.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Die künftige Architektur Deutschlands muss sich einfügen in die künftige Architektur Gesamteuropas » - Enjeux stratégiques de l'après-dernière position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachendynamik im 21. Jahrhundert: Neologismen im deutsch-französischen Kontrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GerCoLiNet-Winterschule: Lexik und Lexikographie in Praxis im europäischen Vergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Relevanz des korpuslinguistischen Blicks: Theorie und Empirie am Beispiel von Strukturmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School “Potential of European Corpora for Linguistic Questions: Theory – Methodology – Possible Applications“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins Publishing Company, 228, 2023, Studies in Language Companion Series, 978 90 272 1294 8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.432, 2018, Konvergenz und Divergenz, Lutz Gunkel, 978-3-11-058528-5. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répétition immédiate du nom propre en allemand: enjeux textuels et argumentatifs. Hildesheim / Zürich / New York, Olms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Nachfeld im Deutschen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. , 303, 2015, Reihe Germanistische Linguistik, 9783110425345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Populäre: Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Helmreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Göttingen: V&amp;R Unipress. Göttingen, V &amp; R Unipress, 2011, 3899715446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die diskursstrategische Bedeutung des Nachfeldes im Deutschen: eine Untersuchung anhand politischer Reden der Gegenwartssprache. Wiesbaden, Deutscher Universitäts-Verlag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speakers, addressees and the referential process: a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Durroux Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference: from Conventions to Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-24, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.01gar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heines &amp;lt;i&amp;gt;Buch der Lieder&amp;lt;/i&amp;gt;: Wortstellungsvariationen im Dienste der Popularität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannah Berner; Frédérique Renno; Sarah Ruppe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popularität – Lied und Lyrik vom 16. bis zum 19. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.97-117, 2022, Studien zu Musik und Gender, 978-3-662-62573-6. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62573-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatik und Pragmatik des Nachfelds in DaF-Übungsgrammatiken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Di Meola, Claudio / Puato, Daniela (Hrsg.), Semantische und pragmatische Aspekte der Grammatik. DaF-Übungsgrammatiken im Fokus. Berlin, Peter Lang, 239-262.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-631-82491-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Nachfeld“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Di Meola, Claudio / Puato, Daniela (Hrsg.), Semantische und pragmatische Aspekte der Grammatik. DaF-Übungsgrammatiken im Fokus. Berlin, Peter Lang, S.239-262.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Topic vs. Sentence Topic. Exploiting the Peripheries of German Verb-Second Sentences“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Molnár, Valeria / Winkler, Susanne / Egerland, Verner (eds.), Architecture of Topic. Berlin/Boston, de Gruyter, 293-333</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9781501512612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre répété dans l’argumentation: étude de textes de presse allemands contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman, Thierry/Jacquin, Jérôme/Oswald, Steve (éds.), Les mots de l’argumentation. [Sciences pour la communication], Frankfurt am Main, Peter Lang, 57-81.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Verteilung des Geltungsrahmens auf topologische Felder: deutsche und französische Strategien im Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Marschall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Dalmas, Cathrine Fabricius-Hansen, Horst Schwinn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation im europäischen Kontrast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.189-228, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110444612-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation syntaxique et topique de discours: affinités électives entre formes de linéarisation et sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallèpe, Thierry (éd.), Discours, texte et langue. La fabrique des formes et du sens. Frankfurt am Main, Lang, 89-101.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Anfang bis Ende. Referenzketten, Textgliederung und Syntax im Online-Journalismus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortès, Colette (Hrsg.), Satzeröffnung: Formen, Funktionen, Strategien. Tübingen, Stauffenburg, 221-234.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3860575074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategien der ‚Angleichung’ im Deutschen am Beispiel verbfreier Nachfeldkonstituenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Larrory-Wunder, Anne (Hrsg.), Intersubjektivität und Sprache: Zur An- und Abgleichung von Sprecher- und Hörereinstellungen in Texten und Gesprächen. Tübingen : Stauffenburg, 51-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Textsorten im französischen Schul- und Hochschulsystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalmas, Martine / Foschi Albert, Marina / Neuland, Eva (Hrsg.), Wissenschaftliche Textsorten im Germanistik¬studium deutsch-italienisch-französisch kontrastiv. Pisa, Editoriale Universitario di Pisa, 69-78.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé d’adjonction en allemand : éclairage textuel et argumentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apothéloz, Denis / Combettes, Bernard / Neveu, Franck (Hrsg.), Les linguistiques du détachement. Berne, Peter Lang, 581-592.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mädchen&amp;quot; in der Referenzkette. Eine Pilotstudie zur pronominalen Genusvariation in den Grimmschen Märchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/idsopen.14.2026.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations &amp;quot;originales&amp;quot; de l’après-dernière position en allemand con­tem­porain. Projection à droite & Adjonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris IV Sorbonne, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03479503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061674BB"/>
+    <w:nsid w:val="668D3A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vinckel-roisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8275-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079055664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103679282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077348444" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217153v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Adler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kutscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/idsopen.11.2025.52" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60055/GerSk.2025.izv.1.187-228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/bzspr.12-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zgl-2023-2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nau-Bingel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37307/j.1868-775X.2020.01.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zgl.2011.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.012.0189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/499495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helmreich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62573-6_8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Molnar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110444612-007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/idsopen.14.2026.58" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03479503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-vinckel-roisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8275-6060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079055664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103679282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077348444" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60055/GerSk.2025.izv.1.187-228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Adler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kutscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/idsopen.11.2025.52" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23817/bzspr.12-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zgl-2023-2019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nau-Bingel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37307/j.1868-775X.2020.01.02" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zgl.2011.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.012.0189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/499495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Helmreich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Durroux Laurence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.01gar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62573-6_8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Molnar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Marschall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110444612-007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/idsopen.14.2026.58" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03479503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>