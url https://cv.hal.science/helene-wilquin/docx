--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -408,369 +408,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to Care for an Ill Loved One During the First COVID-19 Lockdown: Mediators of Informal Caregivers’ Stress in Europe</w:t>
+                <w:t xml:space="preserve">Thérapie musicale individualisée et sentiment d’identité dans la maladie d’Alzheimer à un stade avancé : protocole à cas-unique d’une dyade patient aidé/conjoint-aidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadya Monteiro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lazzaro Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.852712⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2022.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741623v1</w:t>
+                <w:t xml:space="preserve">hal-03741601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping profiles of family caregivers of people with schizophrenia: differentiations between parent and sibling caregivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyhrete Rexhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638237.2022.2156986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie musicale individualisée et sentiment d’identité dans la maladie d’Alzheimer à un stade avancé : protocole à cas-unique d’une dyade patient aidé/conjoint-aidant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability to Care for an Ill Loved One During the First COVID-19 Lockdown: Mediators of Informal Caregivers’ Stress in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadya Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lazzaro Riehl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Drainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.852712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2022.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.852712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741601v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Differences Between Sibling Relationships in Schizophrenia and Nonclinical Sibling Relationships</w:t>
               </w:r>
@@ -1120,77 +1120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal validity of the French version of the Family Coping Questionnaire (FCQ): A confirmatory factor analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyhrete Rexhaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1588,243 +1588,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t>
+                <w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t>
+              <w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441865v1</w:t>
+                <w:t xml:space="preserve">hal-01441880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aidants oubliés : frères ou sœurs d’une personne souffrant de schizophrénie</w:t>
+                <w:t xml:space="preserve">Frères et sœurs de patients souffrant de schizophrénie : niveau de qualité de vie et ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Assises internationales de la recherche sur l’aidance et 7e Journée de l’aide psychosociale à l'aidant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie / Liens et interactions, bien être et vulnérabilité : questions actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2016, PARIS, France. pp.P210-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441880v1</w:t>
+                <w:t xml:space="preserve">hal-01441865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution of mental states during conversation in schizophrenia: Features of poor mentalisers</w:t>
               </w:r>
@@ -1929,390 +1929,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
+                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Wilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
+              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510447v1</w:t>
+                <w:t xml:space="preserve">hal-01510443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing theory of mind through a conversational situation in patients with schizophrenia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception par la communauté du discours de patients atteints de schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Wilquin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Social interaction, engagement and the second-person perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Köln, Germany. pp.22-22</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.61-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510442v1</w:t>
+                <w:t xml:space="preserve">hal-01510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeners impressions of speakers with schizophrenia: Impact for social functioning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing theory of mind through a conversational situation in patients with schizophrenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Champagne-Lavau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Biennal Schizophrenia International Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Florence, Italy. pp.175-175</w:t>
+              <w:t xml:space="preserve">Conference Social interaction, engagement and the second-person perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Köln, Germany. pp.22-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510443v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2645,51 +2645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE3CE7BB"/>
+    <w:nsid w:val="D3C3E039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-wilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourgade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyhrete Rexhaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1706122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadya Monteiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Drainville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.852712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Golay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2022.2156986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazzaro Riehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.06.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.08.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Capa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030449" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510442v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tosello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-wilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-6537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plessis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourgade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyhrete Rexhaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1706122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00303-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazzaro Riehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.06.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Golay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2022.2156986" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadya Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Drainville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.852712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02510-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00193" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.08.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Capa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030449" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tosello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Achim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiron Sophie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewkowicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>