--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -568,196 +568,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'espace européen en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Boskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Minorités en Europe, 13-2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’une histoire à l’autre dans le film &amp;lt;i&amp;gt;oh boy&amp;lt;/i&amp;gt; (Jan Ole Gerster, All. 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Histoires du présent et présence de l'Histoire à travers les arts, la littérature et le cinéma au XXIe siècle, 2015/3 (213), pp.96-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.213.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432808v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03226220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image et instrumentalisation de la culture sorabe dans l’ancienne RDA</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorités en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Boskovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13-2015, 2015, Minorités en Europe, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4764,51 +4764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122481ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.216.0177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Boskovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2009.2689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.254.0439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.004.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2008.2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2006.1825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1996.1324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibert-Y&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/32596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/95938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95938" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/chral_1167-4733_2009_num_13_1_916" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chral.2009.916" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.19283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122481ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.216.0177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Boskovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2009.2689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.254.0439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.004.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2008.2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2006.1825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1996.1324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibert-Y&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/32596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/95938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95938" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/chral_1167-4733_2009_num_13_1_916" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chral.2009.916" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.19283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>