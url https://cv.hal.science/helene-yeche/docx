--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1853,174 +1853,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoire(s) et Identité(s) en RFA et RDA : approche sémantique d’une réalité historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Identité et territoire - 2, 3-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire individuelle, mémoire collective : le phénomène de la &amp;quot;cybermémoire communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dokumente / Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Villes sans frontières : Regards chargés d'Histoire, 3, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441526v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02061871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène de l’Ostalgie</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122481ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.216.0177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Boskovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2009.2689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.254.0439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.004.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2008.2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.261" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2006.1825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1996.1324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibert-Y&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/32596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/95938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95938" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/chral_1167-4733_2009_num_13_1_916" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chral.2009.916" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.19283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122481ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536284v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.216.0177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Boskovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2009.2689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.254.0439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.004.0069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2008.2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.2006.1825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1817" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alauj.1996.1324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.5542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.1703" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guibert-Y&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/32596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/95938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95938" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/chral_1167-4733_2009_num_13_1_916" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chral.2009.916" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/30240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.19283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>