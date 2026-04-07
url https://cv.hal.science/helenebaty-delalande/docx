--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -238,2446 +238,2446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Toujours quelque chose d'inattendu&amp;quot;, La fin des romans de Beauvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Marcelle Capy, Des hommes passèrent…(1930-2023) : réflexions sur les enjeux de la republication d’un roman oublié »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orbis tertius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« &amp;quot;Toujours quelque chose d'inattendu&amp;quot;, La fin des romans de Beauvoir »</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Puissance et impuissances littéraires de la solidarité au féminin. L’expérience fondatrice de l'amitié tragique chez Beauvoir »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Des visages et des histoires’’ dans Le Mur : une impossible relation à autrui ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amitié dans Les Chemins de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année sartrienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.221-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au lieu du récit: le montage d’archives dans Tolstoï est mort »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’architecture interstitielle des Mémoires de Beauvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ‘‘statues qui volent’’? sur les personnages sans caractère du Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘‘statues qui volent’’? sur les personnages sans caractère du Mur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Ceci, je vous prie, entre nous’’ . Secrets, non-dits, arrière-pensées dans la correspondance de Pierre Drieu la Rochelle et Jean Paulhan (1925-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Il est arbitraire de découper sa vie en tranches’’ : chapitrer ses Mémoires, l’exemple de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire oblique de la Révolution française dans quelques romans des années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ‘‘se désintéresser’’? Martin du Gard et les ‘‘petites histoires’’ du romancier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1-4 (109), pp.245-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prévost et la NRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.15-32</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.37-40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment finir ? Tout compte fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« ‘‘Des visages et des histoires’’ dans Le Mur : une impossible relation à autrui ? »</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silences de Paulhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’épreuve polémique : les écrits de guerre comme laboratoire littéraire au XXe siècle, pp.90-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la faille. Couper, monter, draper, la trame et la dérive dans Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline en ses légendes; à propos de O. Roynette, Un long tourment, LF Céline entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1006-1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectuels et hommes de revue, Cahiers JR Bloch n°20, 2014, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amour et lutte des classes, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du sujet lecteur, de N. Rannou, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côté souffrance&amp;quot;, une écriture de la compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecrivains juifs de langue française, 70, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stupeur contre l’anticipation : un présent bloqué ? », entretien avec François Hartog du 23 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Anticipation (L. Zimmermann dir.), pp. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernanos de Philippe Dufay, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Faire la révolution?, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraudes poétiques et délectations gourmandes : Drieu et Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fargue et l’hommage de Feuilles libres, pp. 111-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’une lettre inédite de Drieu la Rochelle à Jean Paulhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mars 2014, pp. 91-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitsch à l’anglaise. Sur Lady L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Romain Gary (M. Decout et J. Roumette dir.), juin-juillet 2014, pp. 99-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-mémoire. 14 de Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Anticipation (L. Zimmermann dir.), pp. 73-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout contre les clowns lyriques. Romain Gary et l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Irréguliers : un autre après-guerre, J. Roumette dir., 70, pp. 79-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Richard Bloch et les arts plastiques, Cahiers JR Bloch n°18, 2012&amp;quot;, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La plume contre le fascisme, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristal noir. Fausses évidences des Mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Simone de Beauvoir, dir. JL Jeannelle et E. Lecarme-Tabone, 50, pp. 160-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espérance au conditionnel des &amp;quot;compagnons de route&amp;quot; (1920-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp. 135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur G. et B. Duhamel, Correspondance de guerre 1914-1919, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, janvier-mars (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes ambivalentes du politique dans la correspondance de Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp. 139-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur &amp;quot;La Grande Guerre, un siècle de fictions romanesques, dir. P. Schoenjes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, janvier-mars (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours pacifistes et parole romanesque dans Prélude à Verdun et Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.65-78</w:t>
+              <w:t xml:space="preserve">, 2010, 49, pp. 67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...2069 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01293197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art discret du polissage chez Roger Martin du Gard : réécritures romanesques de l'assassinat de Jaurès dans les avant-textes de L'Été 1914</w:t>
               </w:r>
@@ -3241,1476 +3241,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Esquisser ou éviter la critique d'art ? Traces sensibles dans les Mémoires de Beauvoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits d’autrices sur les arts plastiques aux XXe et XXIe siècles (critique d’art, fiction, essai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Vaugeois; Nicolas Thierry, 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers un roman au féminin : de Jean-Christophe à L’Âme enchantée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romain Rolland, la traversée des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Baty-Delalande; Aude Leblond; Roland Roudil, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une vague féminine? Sur Marcelle Capy, cofondatrice et secrétaire de La Vague, avril 1918-avril 1923 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des journaux et des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Auzoux, C. Blandin, E. Russo, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Baty-Delalande; Aude Leblond; Roland Roudil, 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un souvenir sentimental ? Présence de Robert Schumann chez Romain Rolland »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Schumann dans les lettres et les arts en France et en Europe, XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Ledda et Augustin Voegele, 2024, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Vaugeois; Nicolas Thierry, 2024, Rennes, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mélancolie de l’amitié dans les pièces de Koltès : rencontres et dialogues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE de la SELF XX-XXI sur le programme d'agrégation: Koltès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Baty-Delalande; Arnaud Maïsetti, 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le recours à la forme épistolaire dans le roman français des années 1920-1950 : rebond éthique, repli esthétique ? Le cas de Maumort de Roger Martin du Gard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fiction épistolaire XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudie Bernard, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Ledda et Augustin Voegele, 2024, Mulhouse (FR), France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Lecteur écrit : vers une éthique du récit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Guilloux, la lecture à l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Baty-Delalande; Nathalie Rannou, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claudie Bernard, 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Mur : des nouvelles populistes ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation de la SELF XX XXI sur Sartre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Louette; Guillaume Bridet, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Louette; Guillaume Bridet, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation du temps. Sartre, Les Carnets de la drôle de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des écrits biographiques de Sartre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Baty-Delalande; Nathalie Rannou, 2021, Rennes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout contre les clowns lyriques. Romain Gary et l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Irréguliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Autour des écrits biographiques de Sartre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilations mauvaises. Les chroniques dramatiques de Maurice Boissard/Paul Léautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facultés de juger II: la violence critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périr dans les rêverasseries ?'' Les lectures d'enfance et de jeunesse dans État civil de Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures d'enfance et vocations d'écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Taciturne, un drame psychologique à l'inspiration boulevardière et romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Taciturne, un drame psychologique à l'inspiration boulevardière et romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp. 93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle et l'idée d'un roman national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un roman français?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Car cette histoire sera écrite, elle est déjà écrite'' : Mauriac et la guerre d'Algérie dans le Bloc-Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains et la guerre d'Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp. 113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp. 93-104</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Journal de Roger Martin du Gard : formes d'un biographique romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Le Journal de Roger Martin du Gard : formes d'un biographique romanesque "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp. 49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'atopie énonciative à la concurrence discursive : les modalisations autonymiques de l'engagement dans les écrits personnels de Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'atopie énonciative à la concurrence discursive : les modalisations autonymiques de l'engagement dans les écrits personnels de Roger Martin du Gard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp. 177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp. 113-125</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kundera et l'engagement sartrien : principes du reniement d'une ''idiotie'' incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kundera et l'engagement sartrien : principes du reniement d'une ''idiotie'' incontournable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp. 231-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp. 49-65</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette déconcordance progressive de la pensée et de l'action'': la représentation désenchantée de l'engagement politique chez R. Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cette déconcordance progressive de la pensée et de l'action'': la représentation désenchantée de l'engagement politique chez R. Martin du Gard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp. 137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp. 177-194</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce n'est pas une enclave ; c'est un noyau'' : L'affaire Dreyfus dans Jean Barois, à partir de la réception critique du roman en 1913-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">''Ce n'est pas une enclave ; c'est un noyau'' : L'affaire Dreyfus dans Jean Barois, à partir de la réception critique du roman en 1913-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp. 387-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp. 231-246</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un écrivain réaliste à l'épreuve du fait divers : la fin de L'Été 1914 de Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un écrivain réaliste à l'épreuve du fait divers : la fin de L'Été 1914 de Roger Martin du Gard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp. 173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707655v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00707659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions sans personne, dépouillement de la fiction et détournements fictionnels dans Monsieur Monsieur et Une Voix sans personne</w:t>
               </w:r>
@@ -5497,738 +5497,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Force de l'âge, de Beauvoir (éd. critique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jeannelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabot Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout compte fait, de Beauvoir, dans Mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Baty-Delalande. Gallimard, 2018, Mémoires (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl. de la Pléiade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Paulhan/Drieu la Rochelle, 1925-1944: nos relations sont étranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande. Editions Claire Paulhan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barois, Centenaire d’un roman monstre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jeannelle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2016, Angels Santa D'Usall</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire littéraire du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016, Coll. "128"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chabot Alexis</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nacache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baty-Delalande, J. Nacache, P.-O. Toulza. Hermann, 2015, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hélène Baty-Delalande. Editions Claire Paulhan, 2017</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relectures: André Gide, Les Faux-Monnayeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publie.papier, pp.204, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Massol</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique d'État-civil et de Gilles de Pierre Drieu la Rochelle pour les Romans, récits, nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Louette. Gallimard, pp.1936, 2012, Bib. de la Pléiade</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique intérieure. Roger Martin du Gard et la question de l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, pp.710, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 2016, Angels Santa D'Usall</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Debreuille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUL, pp.254, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...321 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Debreuille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00697444v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00697438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin du Gard et le biographique</w:t>
               </w:r>
@@ -6534,2911 +6534,2911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un souvenir sentimental? Présences de Robert Schumann chez Romain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ledda; Augustin Voegele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Schumann dans les lettres et les arts en France et en Europe. XIXe-XXIe s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La forme d’une ‘‘Vie’’ : le ‘‘Dostoïevski’’ fantôme de Gide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Bertrand; Pierre Masson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Belle Époque de la critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique à bas bruit dans la correspondance entre André Gide et Marcel de Coppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Battiston Régine; Voegele Augustin; Dziub Nikol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés épistolaires entre littérature et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des presses universitaires de Reims, 2024, 978-2-37496-223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse : la réception de La Tentation de l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire La Tentation de l’Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2024, Cahier Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une ‘‘longue inimitié’’ : Drieu la Rochelle et Aragon, des lettres ouvertes aux lettres interposées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Battiston Régine; Voegele Augustin; Dziub Nikol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions et Presses Universitaires de Reims (EPURE),, p. 189-204, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘ Préférant m’entretenir de ces choses avec vous plutôt qu’avec moi-même’’ – Politique et amitié dans La Tentation de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande; Dominique Vaugeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire La Tentation de l’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 113-130, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions et Presses Universitaires de Reims (EPURE),, p. 189-204, 2023</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos » à Une jeunesse romanesque 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande; Alain Tassel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse romanesque (1922)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 113-130, 2023</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Surveiller et punir l’enfant difficile : Le Cahier gris et Le Pénitencier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande; Alain Tassel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse romanesque, 1922</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 273-289, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation de la critique littéraire dans Les Temps Modernes (1945-1953) : le spectre de La NRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Louette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps modernes, d’un siècle l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, p. 67-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 273-289, 2023</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle revue française de Paulhan (1924-1940) : les femmes introuvables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Auzoux, Camille Koskas et Elisabeth Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des revues et des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 93-106., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Situation de la critique littéraire dans Les Temps Modernes (1945-1953) : le spectre de La NRF</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Nouvelle revue française de Paulhan (1924-1940) : les femmes introuvables ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Auzoux; Camille Koskas; Lisa Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes en revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 93-106, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de la dissidence. Monologuer (ou pas) dans quelques romans politiques des années trente (Aragon, Nizan, Malraux, Guilloux, Martin du Gard et Drieu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Dubor et Stéphanie Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques monologales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Cédez tentation pour amour Melpomène et amis’’. Gide et Martin du Gard : critiques croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincenzo Mazza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide et le théâtre, un parcours à re-tracer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernanos », « Drieu », « Gide », « Mauriac », « Montherlant », « Nizan », « La NRF », « Paulhan », « Sartre » et « Valéry » pour le Dictionnaire Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esther Demoulin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions nouvelles, p. 67-93, 2023</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pintueles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, p. 93-106, 2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouaud : reconnaissance à Balzac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.91-102, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2022</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne naît pas femme, on le devient : la fabrique des filles dans les Mémoires d’une jeune fille rangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir, Mémoires d’une jeune fille rangée (dir. Jean-Louis Jeannelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 93-106., 2022</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagination scientifique. Chats et autres figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Lauret Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une route qui s’écarte de plus en plus » Gide et la crise de l’identité nationale (1939-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide ou l'identité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barois, roman des passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande et Jean-François Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Barois, centenaire d'un roman-monstre. Lectures actuelles, lectures à vif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 35-48, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Jean Barois, 1913-1914. La réception critique de Jean Barois: modernité d'un roman-monstre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Barois, centenaire d'un roman-monstre. Lectures actuelles, lectures à vif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 141-205, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle, Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du dandysme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.91-102, 2018</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nous errions encore aux lisières de l’expérience», Figures romanesques de l’entrée en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande et Carine Trevisan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrer en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 145-160, 2016, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les intermittences du roman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Piegay et Laurent Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roland Barthes aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, coll. "Cahiers Textuel", 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malraux/Drieu: &amp;quot;Faire époque?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Boyer-Weinmann et Jean-Louis Jeannelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signés Malraux, André Malraux et la question biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp. 35-48, 2016</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolages critiques. L’exemple de quelques écrivains dans les années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 33-42, 2015, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 141-205, 2016</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans, ça sert à l’avenir. Sur Jean Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bluteau et F. Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Prévost le multiple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 17-30, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, H. Champion, 2016</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilations mauvaises. Les chroniques dramatiques de Maurice Boissard/Paul Léautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Marty et J. Majorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique et violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 21-38, 2014, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 145-160, 2016, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie introuvable du ‘‘picaresque’’ selon Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Roumette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romain Gary, picaros et paumés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 61-73, 2014, Cahiers Romain Gary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, coll. "Cahiers Textuel", 2016</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romanesque contre la ‘‘littérature’’. Formes et critiques d’une ferveur interrompue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Berranger et C. Camelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913 Cent ans après Enchantement, désenchantement, actes du colloque de Cerisy du 8 au 15 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 33-50, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 33-42, 2015, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outrance contre l'emportement : l'écriture romanesque de la Grande Guerre chez Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roger Martin du Gard et la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.93-113, 2014, Cahiers Roger Martin du Gard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 17-30, 2015</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schlumberger ou l’austérité de l’épure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Curatolo et F. Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans exhumés (1910-1960). Contribution à l’histoire littéraire du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 33-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 21-38, 2014, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantes : quelles représentations de l’engagement au féminin ? Sur La Femme vierge de Madeleine Pelletier, Délivrance de Louise Weiss et Le Refus d’Édith Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Mathieu et François Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalisme et littérature dans la gauche des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-201, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp. 61-73, 2014, Cahiers Romain Gary</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schlumberger ou l'austérité de l'épure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo, François Ouellet et Paul Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans exhumés (1910-1960), Contribution à l'histoire littéraire du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Dijon, p. 33-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 33-50, 2014</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits fragmentés de ‘‘camarades’’ dans quelques récits français de la Grande Guerre (Duhamel, Dorgelès, Drieu, Cendrars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Seybert et T. Stauder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heroisches Elend – Misères de l’héroïsme – Heroic Misery. La Première guerre mondiale dans la conscience intellectuelle, littéraire et artistique des cultures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 727-740, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.93-113, 2014, Cahiers Roger Martin du Gard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles &amp;quot; Mauriac &amp;quot;, &amp;quot; Auriol &amp;quot;, &amp;quot; Jouhandeau &amp;quot;, &amp;quot; NRF &amp;quot;, &amp;quot; Maurice Nadeau &amp;quot;, &amp;quot; Revue d'études palestiniennes &amp;quot;, &amp;quot; Hamza &amp;quot;, &amp;quot; Poirot-Delpech &amp;quot;, &amp;quot; Guattari &amp;quot;, &amp;quot; Les Temps modernes &amp;quot;, pour le Dictionnaire Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Hubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Jean Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 33-42, 2014</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques de Genet au miroir de la critique : la réception immédiate de Journal du voleur et d'Un captif amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Carlat et A. Fontvieille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Genet et son lecteur. Autour de la réception critique de Journal du voleur et d'Un captif amoureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp. 19-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-201, 2014</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme nouveau''. Entretien avec Jean Rouaud du 5 janvier 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baty-Delalande et JY. Debreuille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Rouaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, pp. 219-233, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Dijon, p. 33-42, 2014</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier de presse : la réception de Journal du voleur et d'Un captif amoureux de Jean Genet, constitution et annotation d'un dossier d'une cinquantaine d'articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Carlat et A. Fontvieille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Genet et son lecteur. La réception critique de Journal du voleur et d'Un captif amoureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp. 35-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp. 727-740, 2013</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cela suffisait-il pour s'inventer une histoire ?'' Écriture du ressassement et poétique centrifuge chez Jean Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baty-Delalande et JY. Debreuille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Jean Rouaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, pp. 37-55, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707746v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00707744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canaliser le roman-fleuve : Les Thibault de Roger Martin du Gard</w:t>
               </w:r>
@@ -9669,50 +9669,374 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Paulhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pc Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Manuela Lussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sanseverino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pc Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Manuela Lussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sanseverino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pc Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Manuela Lussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sanseverino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcelle Capy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9747,381 +10071,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515120v1</w:t>
-              </w:r>
-[...322 lines deleted...]
-                <w:t xml:space="preserve">hal-05515125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10597,51 +10597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15183-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Capy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01444108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nacache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Debreuille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Demoulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piegay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pintueles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01301269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707744v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pc Cattani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Manuela Lussone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sanseverino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15183-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Capy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01444108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nacache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Debreuille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Demoulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piegay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pintueles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01301269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pc Cattani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Manuela Lussone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sanseverino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>