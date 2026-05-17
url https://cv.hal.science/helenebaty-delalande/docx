--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -587,2097 +587,2097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des ‘‘statues qui volent’’? sur les personnages sans caractère du Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Au lieu du récit: le montage d’archives dans Tolstoï est mort »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture interstitielle des Mémoires de Beauvoir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des ‘‘statues qui volent’’? sur les personnages sans caractère du Mur</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘‘statues qui volent’’? sur les personnages sans caractère du Mur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Ceci, je vous prie, entre nous’’ . Secrets, non-dits, arrière-pensées dans la correspondance de Pierre Drieu la Rochelle et Jean Paulhan (1925-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Il est arbitraire de découper sa vie en tranches’’ : chapitrer ses Mémoires, l’exemple de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">‘‘Il est arbitraire de découper sa vie en tranches’’ : chapitrer ses Mémoires, l’exemple de Simone de Beauvoir</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire oblique de la Révolution française dans quelques romans des années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prévost et la NRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ‘‘se désintéresser’’? Martin du Gard et les ‘‘petites histoires’’ du romancier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1-4 (109), pp.245-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment finir ? Tout compte fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silences de Paulhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’épreuve polémique : les écrits de guerre comme laboratoire littéraire au XXe siècle, pp.90-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la faille. Couper, monter, draper, la trame et la dérive dans Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.275-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline en ses légendes; à propos de O. Roynette, Un long tourment, LF Céline entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1006-1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectuels et hommes de revue, Cahiers JR Bloch n°20, 2014, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amour et lutte des classes, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du sujet lecteur, de N. Rannou, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côté souffrance&amp;quot;, une écriture de la compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecrivains juifs de langue française, 70, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’une lettre inédite de Drieu la Rochelle à Jean Paulhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mars 2014, pp. 91-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitsch à l’anglaise. Sur Lady L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Romain Gary (M. Decout et J. Roumette dir.), juin-juillet 2014, pp. 99-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraudes poétiques et délectations gourmandes : Drieu et Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fargue et l’hommage de Feuilles libres, pp. 111-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernanos de Philippe Dufay, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Faire la révolution?, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stupeur contre l’anticipation : un présent bloqué ? », entretien avec François Hartog du 23 mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Anticipation (L. Zimmermann dir.), pp. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-mémoire. 14 de Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Anticipation (L. Zimmermann dir.), pp. 73-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout contre les clowns lyriques. Romain Gary et l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Irréguliers : un autre après-guerre, J. Roumette dir., 70, pp. 79-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Richard Bloch et les arts plastiques, Cahiers JR Bloch n°18, 2012&amp;quot;, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La plume contre le fascisme, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristal noir. Fausses évidences des Mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Simone de Beauvoir, dir. JL Jeannelle et E. Lecarme-Tabone, 50, pp. 160-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espérance au conditionnel des &amp;quot;compagnons de route&amp;quot; (1920-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp. 135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mémoire oblique de la Révolution française dans quelques romans des années trente</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur G. et B. Duhamel, Correspondance de guerre 1914-1919, recension critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, janvier-mars (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes ambivalentes du politique dans la correspondance de Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp. 139-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours pacifistes et parole romanesque dans Prélude à Verdun et Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2010, 49, pp. 67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1-4 (109), pp.245-258</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur &amp;quot;La Grande Guerre, un siècle de fictions romanesques, dir. P. Schoenjes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, janvier-mars (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...1448 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00697454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art discret du polissage chez Roger Martin du Gard : réécritures romanesques de l'assassinat de Jaurès dans les avant-textes de L'Été 1914</w:t>
               </w:r>
@@ -3793,234 +3793,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout contre les clowns lyriques. Romain Gary et l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Irréguliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilations mauvaises. Les chroniques dramatiques de Maurice Boissard/Paul Léautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facultés de juger II: la violence critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'occupation du temps. Sartre, Les Carnets de la drôle de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour des écrits biographiques de Sartre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707758v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00708259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périr dans les rêverasseries ?'' Les lectures d'enfance et de jeunesse dans État civil de Drieu la Rochelle</w:t>
               </w:r>
@@ -5722,164 +5722,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire littéraire du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016, Coll. "128"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Barois, Centenaire d’un roman monstre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2016, Angels Santa D'Usall</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444108v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01360114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du cinéma</w:t>
               </w:r>
@@ -6822,2623 +6822,2623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘‘ Préférant m’entretenir de ces choses avec vous plutôt qu’avec moi-même’’ – Politique et amitié dans La Tentation de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande; Dominique Vaugeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire La Tentation de l’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 113-130, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une ‘‘longue inimitié’’ : Drieu la Rochelle et Aragon, des lettres ouvertes aux lettres interposées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Battiston Régine; Voegele Augustin; Dziub Nikol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inimitié dans les correspondances d’écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions et Presses Universitaires de Reims (EPURE),, p. 189-204, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 113-130, 2023</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos » à Une jeunesse romanesque 1922</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande; Alain Tassel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse romanesque (1922)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Avant-propos » à Une jeunesse romanesque 1922</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Surveiller et punir l’enfant difficile : Le Cahier gris et Le Pénitencier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Baty-Delalande; Alain Tassel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une jeunesse romanesque (1922)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2023</w:t>
+              <w:t xml:space="preserve">Une jeunesse romanesque, 1922</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 273-289, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 273-289, 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation de la critique littéraire dans Les Temps Modernes (1945-1953) : le spectre de La NRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Louette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps modernes, d’un siècle l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, p. 67-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Situation de la critique littéraire dans Les Temps Modernes (1945-1953) : le spectre de La NRF</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle revue française de Paulhan (1924-1940) : les femmes introuvables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Auzoux, Camille Koskas et Elisabeth Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des revues et des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 93-106., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Nouvelle revue française de Paulhan (1924-1940) : les femmes introuvables ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Auzoux; Camille Koskas; Lisa Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes en revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 93-106, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de la dissidence. Monologuer (ou pas) dans quelques romans politiques des années trente (Aragon, Nizan, Malraux, Guilloux, Martin du Gard et Drieu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Dubor et Stéphanie Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques monologales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘‘Cédez tentation pour amour Melpomène et amis’’. Gide et Martin du Gard : critiques croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincenzo Mazza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide et le théâtre, un parcours à re-tracer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernanos », « Drieu », « Gide », « Mauriac », « Montherlant », « Nizan », « La NRF », « Paulhan », « Sartre » et « Valéry » pour le Dictionnaire Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esther Demoulin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions nouvelles, p. 67-93, 2023</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Pintueles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 93-106., 2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouaud : reconnaissance à Balzac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.91-102, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, p. 93-106, 2022</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ne naît pas femme, on le devient : la fabrique des filles dans les Mémoires d’une jeune fille rangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir, Mémoires d’une jeune fille rangée (dir. Jean-Louis Jeannelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2022</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagination scientifique. Chats et autres figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Lauret Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Forest. Une vie à écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2021</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une route qui s’écarte de plus en plus » Gide et la crise de l’identité nationale (1939-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide ou l'identité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barois, roman des passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande et Jean-François Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Barois, centenaire d'un roman-monstre. Lectures actuelles, lectures à vif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 35-48, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.91-102, 2018</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Jean Barois, 1913-1914. La réception critique de Jean Barois: modernité d'un roman-monstre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Barois, centenaire d'un roman-monstre. Lectures actuelles, lectures à vif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 141-205, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieu la Rochelle, Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du dandysme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Nous errions encore aux lisières de l’expérience», Figures romanesques de l’entrée en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baty-Delalande et Carine Trevisan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrer en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 145-160, 2016, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les intermittences du roman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Piegay et Laurent Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roland Barthes aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, coll. "Cahiers Textuel", 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp. 35-48, 2016</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malraux/Drieu: &amp;quot;Faire époque?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Boyer-Weinmann et Jean-Louis Jeannelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signés Malraux, André Malraux et la question biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp. 141-205, 2016</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolages critiques. L’exemple de quelques écrivains dans les années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 33-42, 2015, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, H. Champion, 2016</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans, ça sert à l’avenir. Sur Jean Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bluteau et F. Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Prévost le multiple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 17-30, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 145-160, 2016, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilations mauvaises. Les chroniques dramatiques de Maurice Boissard/Paul Léautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Marty et J. Majorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique et violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 21-38, 2014, Cahiers Textuel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, coll. "Cahiers Textuel", 2016</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie introuvable du ‘‘picaresque’’ selon Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Roumette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romain Gary, picaros et paumés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 61-73, 2014, Cahiers Romain Gary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romanesque contre la ‘‘littérature’’. Formes et critiques d’une ferveur interrompue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Berranger et C. Camelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913 Cent ans après Enchantement, désenchantement, actes du colloque de Cerisy du 8 au 15 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp. 33-50, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 33-42, 2015, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schlumberger ou l’austérité de l’épure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Curatolo et F. Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans exhumés (1910-1960). Contribution à l’histoire littéraire du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 33-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 17-30, 2015</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outrance contre l'emportement : l'écriture romanesque de la Grande Guerre chez Roger Martin du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roger Martin du Gard et la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.93-113, 2014, Cahiers Roger Martin du Gard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 21-38, 2014, Cahiers Textuel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantes : quelles représentations de l’engagement au féminin ? Sur La Femme vierge de Madeleine Pelletier, Délivrance de Louise Weiss et Le Refus d’Édith Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Mathieu et François Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalisme et littérature dans la gauche des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-201, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp. 61-73, 2014, Cahiers Romain Gary</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schlumberger ou l'austérité de l'épure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo, François Ouellet et Paul Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans exhumés (1910-1960), Contribution à l'histoire littéraire du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Dijon, p. 33-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp. 33-50, 2014</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits fragmentés de ‘‘camarades’’ dans quelques récits français de la Grande Guerre (Duhamel, Dorgelès, Drieu, Cendrars)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Seybert et T. Stauder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heroisches Elend – Misères de l’héroïsme – Heroic Misery. La Première guerre mondiale dans la conscience intellectuelle, littéraire et artistique des cultures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 727-740, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.93-113, 2014, Cahiers Roger Martin du Gard</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles &amp;quot; Mauriac &amp;quot;, &amp;quot; Auriol &amp;quot;, &amp;quot; Jouhandeau &amp;quot;, &amp;quot; NRF &amp;quot;, &amp;quot; Maurice Nadeau &amp;quot;, &amp;quot; Revue d'études palestiniennes &amp;quot;, &amp;quot; Hamza &amp;quot;, &amp;quot; Poirot-Delpech &amp;quot;, &amp;quot; Guattari &amp;quot;, &amp;quot; Les Temps modernes &amp;quot;, pour le Dictionnaire Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Hubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Jean Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 33-42, 2014</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier de presse : la réception de Journal du voleur et d'Un captif amoureux de Jean Genet, constitution et annotation d'un dossier d'une cinquantaine d'articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Carlat et A. Fontvieille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Genet et son lecteur. La réception critique de Journal du voleur et d'Un captif amoureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp. 35-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-201, 2014</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cela suffisait-il pour s'inventer une histoire ?'' Écriture du ressassement et poétique centrifuge chez Jean Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baty-Delalande et JY. Debreuille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Jean Rouaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, pp. 37-55, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Dijon, p. 33-42, 2014</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques de Genet au miroir de la critique : la réception immédiate de Journal du voleur et d'Un captif amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Carlat et A. Fontvieille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Genet et son lecteur. Autour de la réception critique de Journal du voleur et d'Un captif amoureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, pp. 19-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp. 727-740, 2013</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme nouveau''. Entretien avec Jean Rouaud du 5 janvier 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baty-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Baty-Delalande et JY. Debreuille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Rouaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, pp. 219-233, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708273v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00707746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canaliser le roman-fleuve : Les Thibault de Roger Martin du Gard</w:t>
               </w:r>
@@ -10597,51 +10597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15183-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Capy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01444108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nacache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Debreuille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Demoulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piegay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pintueles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01301269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707700v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pc Cattani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Manuela Lussone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sanseverino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751981v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Trevisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaugeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15183-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Capy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01444108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nacache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801300v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Debreuille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844435v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Demoulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piegay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pintueles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01301269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01293198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pc Cattani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Manuela Lussone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sanseverino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05515120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04752659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007LYO20061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>