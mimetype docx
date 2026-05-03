--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -243,1579 +243,1579 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domoic acid production by a Pseudo-nitzschia australis strain under zinc and copper exposure</w:t>
+                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bassez</w:t>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 290, pp.107616. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.107725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362371v1</w:t>
+                <w:t xml:space="preserve">hal-05426702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
+                <w:t xml:space="preserve">Domoic acid production by a Pseudo-nitzschia australis strain under zinc and copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Marie Bassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Jean-François Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Breton</w:t>
+                <w:t xml:space="preserve">Yoann Asquoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Legain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 213, pp.107725. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.107616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426702v1</w:t>
+                <w:t xml:space="preserve">hal-05362371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domoic acid production by a Pseudo-nitzschia australis strain under zinc and copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Asquoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 290, pp.107616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of Karlodinium veneficum from France and New Zealand on fish gill cells and oyster gametes</w:t>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rolton</w:t>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barnouin</w:t>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Greenhough</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karthiga Kumanan</w:t>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 150, pp.102991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102991⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336755v1</w:t>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Comparative toxicity of Karlodinium veneficum from France and New Zealand on fish gill cells and oyster gametes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Quéré Le Goïc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Greenhough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthiga Kumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376972v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quéré Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.107725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrium minutum strains from a recombinant cross show correlated allelopathic activity against the diatom Chaetoceros muelleri and the parasite Amoebophrya sp., independent of PST toxicity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Mary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126098⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037618v1</w:t>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Alexandrium minutum strains from a recombinant cross show correlated allelopathic activity against the diatom Chaetoceros muelleri and the parasite Amoebophrya sp., independent of PST toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Serghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.126098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The queen scallop Aequipecten opercularis: a slow domoic acid depurator?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis García-Corona</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102708⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682131v1</w:t>
+                <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of the harmful benthic dinoflagellates Prorocentrum hoffmannianum and Ostreopsis cf. ovata on immune responses of the farmed oyster Crassostrea gasar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanderson Fernandes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Naveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathália Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.106503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The queen scallop Aequipecten opercularis: a slow domoic acid depurator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 499, </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.102708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843558v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Amnesic Shellfish Poisoning toxin, domoic acid: the tattoo of the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanmaldergem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133, pp.102607. </w:t>
@@ -1853,103 +1853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of domoic acid accumulation, isomer content and associated digestive subcellular processes in five marine invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 266, pp.106793. </w:t>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesarela Merabe Silva Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2098,377 +2098,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and histopathology in sheepshead minnow (Cyprinodon variegatus) larvae exposed to pectenotoxin-2 and Dinophysis acuminata</w:t>
+                <w:t xml:space="preserve">Physiological adaptation of the diatom Pseudo-nitzschia delicatissima under copper starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gaillard</w:t>
+                <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Réveillon</w:t>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P L Mason</w:t>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ayache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Sanderson</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106456⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254816v1</w:t>
+                <w:t xml:space="preserve">hal-04080293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptation of the diatom Pseudo-nitzschia delicatissima under copper starvation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortality and histopathology in sheepshead minnow (Cyprinodon variegatus) larvae exposed to pectenotoxin-2 and Dinophysis acuminata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Long</w:t>
+                <w:t xml:space="preserve">D Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+                <w:t xml:space="preserve">P L Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">N Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">M Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.105995. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.106456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080293v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the antioxidant N-acetylcysteine on the depuration of the amnesic shellfish poisoning toxin, domoic acid, in the digestive gland of the king scallop &amp;lt;i&amp;gt;Pecten maximus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanmaldergem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,9540 +2496,9674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic association of toxin production in the dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Even</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723474v1</w:t>
+                <w:t xml:space="preserve">hal-03850993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First subcellular localization of the amnesic shellfish toxin, domoic acid, in bivalve tissues: Deciphering the physiological mechanisms involved in its long-retention in the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.102251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association of toxin production in the dinoflagellate Alexandrium minutum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Latimier</w:t>
+                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Chapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (11), </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850993v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophysiological Evaluation of Pacific Oyster (Crassostrea gigas) Sensitivity to Saxitoxin and Tetrodotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19-E380 (7), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19070380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+                <w:t xml:space="preserve">hal-03277599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Filter-Feeding Bivalves and Toxic Diatoms: Influence on the Feeding Behavior of Crassostrea gigas and Pecten maximus and on Toxin Production by Pseudo-nitzschia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Sauvey</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13080577⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423356v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum affects oyster gamete health and fertilization potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castrec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myrina Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.105401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a short-term salinity stress on the growth, biovolume, toxins, osmolytes and metabolite profiles on three strains of the Dinophysis acuminata-complex (Dinophysis cf. sacculus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between Filter-Feeding Bivalves and Toxic Diatoms: Influence on the Feeding Behavior of Crassostrea gigas and Pecten maximus and on Toxin Production by Pseudo-nitzschia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Réveillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manoella Sibat</w:t>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102009⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13080577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407931v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the toxic dinoflagellates Prorocentrum lima and Ostreopsis cf. ovata on immune responses of cultured oysters Crassostrea gasar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a short-term salinity stress on the growth, biovolume, toxins, osmolytes and metabolite profiles on three strains of the Dinophysis acuminata-complex (Dinophysis cf. sacculus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucemberg Sales Faustino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
+                <w:t xml:space="preserve">Manoella Sibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105846⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.102009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080431v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Evaluation of Pacific Oyster (Crassostrea gigas) Sensitivity to Saxitoxin and Tetrodotoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the toxic dinoflagellates Prorocentrum lima and Ostreopsis cf. ovata on immune responses of cultured oysters Crassostrea gasar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucemberg Sales Faustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Boullot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19-E380 (7), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19070380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277599v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of marine Harmful Algal Blooms on bivalve cellular immunity and infectious diseases: a review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between Filter-Feeding Bivalves and Toxic Diatoms: Influence on the Feeding Behavior of Crassostrea gigas and Pecten maximus and on Toxin Production by Pseudo-nitzschia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103660⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13080577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880026v1</w:t>
+                <w:t xml:space="preserve">hal-05594253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of marine Harmful Algal Blooms on bivalve cellular immunity and infectious diseases: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.103660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025670v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures of Dinophysis sacculus, D. acuminata and pectenotoxin 2 affect gametes and fertilization success of the Pacific oyster, Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114840⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880050v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum impairs the performance of oyster embryos and larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultures of Dinophysis sacculus, D. acuminata and pectenotoxin 2 affect gametes and fertilization success of the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Castrec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101744⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, Part B, pp.114840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879884v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum impairs the performance of oyster embryos and larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, pp.101744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880016v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hannah Whitby</w:t>
+                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.775-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323399v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dinoflagellate Alexandrium minutum affects development of the oyster Crassostrea gigas, through parental or direct exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleicia Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.084⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324570v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The dinoflagellate Alexandrium minutum affects development of the oyster Crassostrea gigas, through parental or direct exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Rannou</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 246, pp.827-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114653v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Donval</w:t>
+                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130256v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of nutrient remotion and cell physiology of Amphora sp. cultured in shrimp farm effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Petraglia Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dantas Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Tibúrcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mat</w:t>
+                <w:t xml:space="preserve">N. da Silva Nonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chalopin</w:t>
+                <w:t xml:space="preserve">R. Abrahão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (18), pp.17920-17926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02324597v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive extracellular compounds produced by the dinoflagellate Alexandrium minutum are highly detrimental for oysters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miner</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.034⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324608v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 242, pp.1598-1605. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130252v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated neoplasia in cultured Crassostrea gasar oysters from northeast Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Bioactive extracellular compounds produced by the dinoflagellate Alexandrium minutum are highly detrimental for oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324574v1</w:t>
+                <w:t xml:space="preserve">hal-02324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2017.12.050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.1598-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324600v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of nutrient remotion and cell physiology of Amphora sp. cultured in shrimp farm effluents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disseminated neoplasia in cultured Crassostrea gasar oysters from northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2011-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324591v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Voltage-Gated Sodium Channels and Their Relations with Paralytic Shellfish Toxin Bioaccumulation in the Pacific Oyster Crassostrea gigas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md15010021⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2017.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483128v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cyanobacteria Synechocystis spp. in the host-parasite model Crassostrea gasar − Perkinsus marinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Voltage-Gated Sodium Channels and Their Relations with Paralytic Shellfish Toxin Bioaccumulation in the Pacific Oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.03.019⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01510339v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bioactive extracellular compounds and paralytic shellfish toxins produced by Alexandrium minutum on growth and behaviour of juvenile great scallops Pecten maximus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Effects of cyanobacteria Synechocystis spp. in the host-parasite model Crassostrea gasar − Perkinsus marinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 184, pp.142-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 187, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between polystyrene microplastics and marine phytoplankton lead to species-specific hetero-aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 228, pp.454-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 and ABCC1-like transporters in immune system cells from sea urchins Echinometra lucunter and Echinus esculentus and oysters Crassostrea gasar and Crassostrea gigas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of bioactive extracellular compounds and paralytic shellfish toxins produced by Alexandrium minutum on growth and behaviour of juvenile great scallops Pecten maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.142-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02612000v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the cycling transcriptome of the oyster Crassostrea gigas by the harmful algae Alexandrium minutum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABCB1 and ABCC1-like transporters in immune system cells from sea urchins Echinometra lucunter and Echinus esculentus and oysters Crassostrea gasar and Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lima-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03797-4⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605998v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+                <w:t xml:space="preserve">Remodeling of the cycling transcriptome of the oyster Crassostrea gigas by the harmful algae Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483232v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lacroix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483193v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Effects of field and laboratory exposure to the toxic dinoflagellate Karenia brevis on the reproduction of the eastern oyster, Crassostrea virginica, and subsequent development of offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lassudrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Boullot</w:t>
+                <w:t xml:space="preserve">Julien Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Long</w:t>
+                <w:t xml:space="preserve">Aswani K. Volety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483252v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marina Albentosa</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01483267v1</w:t>
+                <w:t xml:space="preserve">hal-01483193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Behavioural Responses of the Great Scallop Pecten maximus Exposed to the Toxic Alga Alexandrium minutum Measured by Accelerometry and Passive Acoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jolivet</w:t>
+                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160935. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.104-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483225v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of field and laboratory exposure to the toxic dinoflagellate Karenia brevis on the reproduction of the eastern oyster, Crassostrea virginica, and subsequent development of offspring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignier</w:t>
+                <w:t xml:space="preserve">L. Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswani K. Volety</w:t>
+                <w:t xml:space="preserve">M. Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H. Pierce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Henry</w:t>
+                <w:t xml:space="preserve">M. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455, pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483266v1</w:t>
+                <w:t xml:space="preserve">hal-01483252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Term Behavioural Responses of the Great Scallop Pecten maximus Exposed to the Toxic Alga Alexandrium minutum Measured by Accelerometry and Passive Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483239v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the common periwinkle Littorina littorea to a short term exposure to the toxic dinoflagellate Alexandrium minutum.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Albentosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyu092⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saxitoxin Modulates Immunological Parameters and Gene Transcription in Mytilus chilensis Hemocytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunological and physiological responses of the periwinkle Littorina littorea during and after exposure to the toxic dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela M. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva Scardua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms160715235⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 160, pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552399v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Responses of the common periwinkle Littorina littorea to a short term exposure to the toxic dinoflagellate Alexandrium minutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.F. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyu092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089266v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miner</w:t>
+                <w:t xml:space="preserve">Saxitoxin Modulates Immunological Parameters and Gene Transcription in Mytilus chilensis Hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Astuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisleri Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambbar Aballay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Núñez-Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.15235--15250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms160715235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154224v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic Alexandrium minutum activates the detoxifying and antioxidant systems in gills of the oyster Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeni Sulistiyani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556213v1</w:t>
+                <w:t xml:space="preserve">hal-01089266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and pathological changes in the eastern oyster Crassostrea virginica infested with the trematode Bucephalus sp. and exposed to the toxic dinoflagellate Alexandrium fundyense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Dixon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558203v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological and physiological responses of the periwinkle Littorina littorea during and after exposure to the toxic dinoflagellate Alexandrium minutum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Exposure to toxic Alexandrium minutum activates the detoxifying and antioxidant systems in gills of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeni Sulistiyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02558576v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Dragacci</w:t>
+                <w:t xml:space="preserve">Physiological and pathological changes in the eastern oyster Crassostrea virginica infested with the trematode Bucephalus sp. and exposed to the toxic dinoflagellate Alexandrium fundyense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inke Sunila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer H. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01099725v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Link between domoic acid production and cell physiology after exchange of bacterial communities between toxic Pseudo-nitzschia multiseries and non-toxic Pseudo-nitzschia delicatissima.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.3587-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md12063587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023217v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between domoic acid production and cell physiology after exchange of bacterial communities between toxic Pseudo-nitzschia multiseries and non-toxic Pseudo-nitzschia delicatissima.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Flow cytometric assessment of morphology, viability, and production of reactive oxygen species of Crassostrea gigas oocytes. Application to Toxic dinoflagellate (Alexandrium minutum) exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Béguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md12063587⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85A (12), pp.1049-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.22577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026270v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric assessment of morphology, viability, and production of reactive oxygen species of Crassostrea gigas oocytes. Application to Toxic dinoflagellate (Alexandrium minutum) exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dragacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.22577⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096877v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and copper limitations differently affect growth rates and photosynthetic and physiological parameters of the marine diatom Pseudo-nitzschia delicatissima</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Medhioub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.2.0613⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817017v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Effects of the dinoflagellate Alexandrium minutum and its toxin (saxitoxin) on the functional activity and gene expression of Crassostrea gigas hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ferraz Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita A Barracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856292v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses of the mangrove oysters Crassostrea gasar naturally infected by Perkinsus sp. in the Mamanguape Estuary, Paraíba state (Northeastern, Brazil).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.04.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00833824v1</w:t>
+                <w:t xml:space="preserve">hal-00856292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Immunological responses of the mangrove oysters Crassostrea gasar naturally infected by Perkinsus sp. in the Mamanguape Estuary, Paraíba state (Northeastern, Brazil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the dinoflagellate Alexandrium minutum and its toxin (saxitoxin) on the functional activity and gene expression of Crassostrea gigas hemocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Iron and copper limitations differently affect growth rates and photosynthetic and physiological parameters of the marine diatom Pseudo-nitzschia delicatissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.613-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.2.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844065v1</w:t>
+                <w:t xml:space="preserve">hal-00817017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-nitzschia species, domoic acid and amnesic shellfish poisoning: revisiting previous paradigms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/11-37.1⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673802v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the toxic dinoflagellate Alexandrium catenella on histopathogical and escape responses of the Northern scallop Argopecten purpuratus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-nitzschia species, domoic acid and amnesic shellfish poisoning: revisiting previous paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen S. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.168-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/11-37.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788455v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of copper exposure on Pseudo-nitzschia spp. physiology and domoic acid production.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Effects of the toxic dinoflagellate Alexandrium catenella on histopathogical and escape responses of the Northern scallop Argopecten purpuratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brokordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740385v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between several species of harmful algae and haemocytes of bivalve molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of copper exposure on Pseudo-nitzschia spp. physiology and domoic acid production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne F Jolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-011-9186-6⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118-119, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635820v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Insight into Allelopathic Effects of Alexandrium minutum on Photosynthesis and Respiration of the Diatom Chaetoceros neogracile Revealed by Photosynthetic-performance Analysis and Flow Cytometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Cell-based measurements to assess physiological status of Pseudo-nitzschia multiseries, a toxic diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9889-5⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643865v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based measurements to assess physiological status of Pseudo-nitzschia multiseries, a toxic diatom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+                <w:t xml:space="preserve">Flow cytometric measurements of cellular responses in a toxic dinoflagellate, Alexandrium minutum upon exposure to thermal, chemical and mechanical stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (5), pp.463-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648976v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric measurements of cellular responses in a toxic dinoflagellate, Alexandrium minutum upon exposure to thermal, chemical and mechanical stresses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">In vitro interactions between several species of harmful algae and haemocytes of bivalve molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansy Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-011-9186-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596794v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of a parasite, QPX, and the harmful-alga, Prorocentrum minimum on northern quahogs, Mercenaria mercenaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Insight into Allelopathic Effects of Alexandrium minutum on Photosynthesis and Respiration of the Diatom Chaetoceros neogracile Revealed by Photosynthetic-performance Analysis and Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2009.12.008⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.919-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9889-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669840v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perkinsosis in the Manila clam Ruditapes philippinarum affects responses to the harmful-alga, Prorocentrum minimum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Combined effects of a parasite, QPX, and the harmful-alga, Prorocentrum minimum on northern quahogs, Mercenaria mercenaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanna M. Smolowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inke Sunila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra E. Shumway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Dixon</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.01.016⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (5), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653250v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exposure of the blue mussel (Mytilus edulis, L.) to the toxic dinoflagellate Alexandrium fundyense: Histopathology, immune responses, and recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Perkinsosis in the Manila clam Ruditapes philippinarum affects responses to the harmful-alga, Prorocentrum minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inke Sunila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2008.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371 (2), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Experimental exposure of the blue mussel (Mytilus edulis, L.) to the toxic dinoflagellate Alexandrium fundyense: Histopathology, immune responses, and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Galimany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inke Sunila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (5), pp.702-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470652v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-007-0703-3⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669861v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152 (2), pp.441-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-007-0703-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00669846v1</w:t>
+                <w:t xml:space="preserve">hal-00669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Pectinid Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Douglas, Isle of Man</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of prey organisms of Dinophysis helps explain why its occurrence along the French Atlantic coast does not show trends over a 20-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Carpentier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale sur les algues toxiques Phycotox2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer, May 2019, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potential role of phytoplankton aggregates in microplastics sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2016: Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12039,154 +12173,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12196,572 +12330,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la mer : enjeux de la conchyliculture dans la planification spatiale marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planification spatiale marine en Atlantique tropical : d'une tour de Babel à l'organisation d'une intelligence collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.117-136, 2023, Synthèses, 9782709929721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.44612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and trends of marine ecosystems in the tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.28-42, 2023, Synthèses, 978-2-7099-2996-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating the sea : shellfish aquaculture issues in marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.110-128, 2023, Synthèses, 978-2-7099-2996-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12771,526 +12905,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptation of the diatom Pseudo-nitzschia delicatissima under copper starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/94472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISH-KILLING MARINE ALGAL BLOOMS: Causative Organisms, Ichthyotoxic Mechanisms, Impacts and Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G M Hallegraeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D M Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P J Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalHAB. 2023. Fish-Killing Marine Algal Blooms: Causative Organisms, Ichthyotoxic Mechanisms, Impacts and Mitigation. (eds G.M. Hallegraeff, et al). Paris, UNESCO-IOC/SCOR, 96pp. (IOC Manuals and Guides, 93). DOI: http://dx.doi.org/10.25607/OBP-1964</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25607/OBP-1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of global distribution of dinophysis shellfish toxin (DST) measurements in marine animals, in Dinophysis (culture and field sampling) and in SPATT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of global distribution of dinophysis shellfish toxin (DST) measurements in marine animals, in Dinophysis (culture and field sampling) and in SPATT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrine Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13358,51 +13492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9C45884"/>
+    <w:nsid w:val="76089689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13589,51 +13723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helenehegaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4639-9013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122171160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7206-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-iuem.univ-brest.fr/UMR6539/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-iuem.univ-brest.fr/lemar/equipe/hegaret-helene/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05362371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Asquo&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Queiroga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Greenhough" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthiga Kumanan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102991" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05376972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Qu&#233;r&#233; Le Go&#239;c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Serghine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04682131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04589537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Naveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04487905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanmaldergem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04347002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesarela Merabe Silva Freire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas Farias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsirep.2023.100089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;veillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Mason" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ayache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Del&#233;glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03814644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marzari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13080577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucemberg Sales Faustino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marques-Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A.F. Neves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103660" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114840" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101744" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.084" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.11.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Petraglia Sassi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dantas Calixto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Tib&#250;rcio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva Nonato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2011-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483128v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15010021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sassi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.03.019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZHLCBXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483131v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima-Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella Da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LG9P3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03797-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160935" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Pierce" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.04.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTLKB0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Neves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Figueiredo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyu092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552399v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Astuya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisleri Carrera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ulloa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambbar Aballay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo N&#250;&#241;ez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160715235" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeni Sulistiyani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Sunila" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H. Alix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Dixon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.01.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SL67GTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558576v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela M. Figueiredo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Valentin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva Scardua" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.01.010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHVZS7NQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01026270v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063587" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.2.0613" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.04.034" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGC1V93M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00844065v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ferraz Mello" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A Barracco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.03.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JG3PF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/11-37.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788455v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brokordt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaymer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lohrmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.04.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00740385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne F Jolley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.010" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB10ZC9G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9186-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBP81QXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00643865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9889-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-686JDVVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648976v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669840v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanna M. Smolowitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2009.12.008" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4HP7SD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653250v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.01.016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN64QZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654371v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Galimany" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ramon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2008.02.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04738169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Hallegraeff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Anderson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davidson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Hansen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-1964" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helenehegaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4639-9013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122171160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7206-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-iuem.univ-brest.fr/UMR6539/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-iuem.univ-brest.fr/lemar/equipe/hegaret-helene/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Queiroga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107725" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05362371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Asquo&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Greenhough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthiga Kumanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05376972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Qu&#233;r&#233; Le Go&#239;c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Serghine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04589537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Naveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04682131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102708" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04487905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanmaldergem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04347002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesarela Merabe Silva Freire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas Farias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsirep.2023.100089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;veillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Mason" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ayache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Del&#233;glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03814644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marzari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13080577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucemberg Sales Faustino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marques-Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A.F. Neves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105846" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103660" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101744" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.084" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Petraglia Sassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dantas Calixto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Tib&#250;rcio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva Nonato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2011-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15010021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.03.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZHLCBXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima-Santos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LG9P3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03797-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Pierce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTLKB0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160935" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela M. Figueiredo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Valentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva Scardua" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHVZS7NQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Neves" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Figueiredo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyu092" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Astuya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisleri Carrera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ulloa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambbar Aballay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo N&#250;&#241;ez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160715235" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeni Sulistiyani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Sunila" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H. Alix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Dixon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.01.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SL67GTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01026270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063587" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00844065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ferraz Mello" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A Barracco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.03.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JG3PF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.04.034" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGC1V93M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.2.0613" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/11-37.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brokordt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaymer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lohrmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.04.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00740385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne F Jolley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB10ZC9G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9186-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBP81QXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00643865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9889-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-686JDVVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669840v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanna M. Smolowitz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2009.12.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4HP7SD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.01.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN64QZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654371v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Galimany" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ramon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2008.02.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04738169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Hallegraeff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Anderson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davidson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Hansen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-1964" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>