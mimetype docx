--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -128,11391 +128,11278 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">122171160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OI_q6moAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-7206-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directrice de Recherche CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoire des Sciences de l'Environnement Marin (LEMAR), UMR6539 UBO/CNRS/IRD/IFREMER, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-iuem.univ-brest.fr/UMR6539/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institut Universitaire Européen de la Mer (IUEM), Technopole Brest Iroise, 29280 Plouzané, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www-iuem.univ-brest.fr/lemar/equipe/hegaret-helene/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 213, pp.107725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domoic acid production by a Pseudo-nitzschia australis strain under zinc and copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Asquoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 290, pp.107616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domoic acid production by a Pseudo-nitzschia australis strain under zinc and copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Asquoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 290, pp.107616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative toxicity of Karlodinium veneficum from France and New Zealand on fish gill cells and oyster gametes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Anne Rolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Guillaume Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Hannah Greenhough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthiga Kumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 150, pp.102991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of Karlodinium veneficum from France and New Zealand on fish gill cells and oyster gametes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Barnouin</w:t>
+                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Greenhough</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Quéré Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102991⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.107725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336755v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of three harmful microalgal species on spermatozoa and embryos of the king scallop Pecten maximus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Quéré Le Goïc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107725⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376972v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Alexandrium minutum strains from a recombinant cross show correlated allelopathic activity against the diatom Chaetoceros muelleri and the parasite Amoebophrya sp., independent of PST toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Serghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.126098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrium minutum strains from a recombinant cross show correlated allelopathic activity against the diatom Chaetoceros muelleri and the parasite Amoebophrya sp., independent of PST toxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126098⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037618v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The queen scallop Aequipecten opercularis: a slow domoic acid depurator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.102708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843558v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of the harmful benthic dinoflagellates Prorocentrum hoffmannianum and Ostreopsis cf. ovata on immune responses of the farmed oyster Crassostrea gasar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hegaret</w:t>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanderson Fernandes Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathália Rodrigues</w:t>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106503⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589537v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The queen scallop Aequipecten opercularis: a slow domoic acid depurator?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro effects of the harmful benthic dinoflagellates Prorocentrum hoffmannianum and Ostreopsis cf. ovata on immune responses of the farmed oyster Crassostrea gasar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanderson Fernandes Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis García-Corona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarissa Naveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathália Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102708⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682131v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Amnesic Shellfish Poisoning toxin, domoic acid: the tattoo of the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanmaldergem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 133, pp.102607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of domoic acid accumulation, isomer content and associated digestive subcellular processes in five marine invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 266, pp.106793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and functional characterization of the oyster Crassostrea gasar circulating hemocytes: Cell types and phagocytosis activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesarela Merabe Silva Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.100089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsirep.2023.100089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptation of the diatom Pseudo-nitzschia delicatissima under copper starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.105995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality and histopathology in sheepshead minnow (Cyprinodon variegatus) larvae exposed to pectenotoxin-2 and Dinophysis acuminata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P L Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 257, pp.106456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the antioxidant N-acetylcysteine on the depuration of the amnesic shellfish poisoning toxin, domoic acid, in the digestive gland of the king scallop &amp;lt;i&amp;gt;Pecten maximus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanmaldergem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2023011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association of toxin production in the dinoflagellate Alexandrium minutum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Chapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000879⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850993v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First subcellular localization of the amnesic shellfish toxin, domoic acid, in bivalve tissues: Deciphering the physiological mechanisms involved in its long-retention in the king scallop Pecten maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.102251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic association of toxin production in the dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Augustin Rovillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723474v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Evaluation of Pacific Oyster (Crassostrea gigas) Sensitivity to Saxitoxin and Tetrodotoxin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a short-term salinity stress on the growth, biovolume, toxins, osmolytes and metabolite profiles on three strains of the Dinophysis acuminata-complex (Dinophysis cf. sacculus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoella Sibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19070380⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.102009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277599v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum affects oyster gamete health and fertilization potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.105401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum affects oyster gamete health and fertilization potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105401⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311578v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Filter-Feeding Bivalves and Toxic Diatoms: Influence on the Feeding Behavior of Crassostrea gigas and Pecten maximus and on Toxin Production by Pseudo-nitzschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins13080577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a short-term salinity stress on the growth, biovolume, toxins, osmolytes and metabolite profiles on three strains of the Dinophysis acuminata-complex (Dinophysis cf. sacculus)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the toxic dinoflagellates Prorocentrum lima and Ostreopsis cf. ovata on immune responses of cultured oysters Crassostrea gasar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoella Sibat</w:t>
+                <w:t xml:space="preserve">Lucemberg Sales Faustino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.102009⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407931v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the toxic dinoflagellates Prorocentrum lima and Ostreopsis cf. ovata on immune responses of cultured oysters Crassostrea gasar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+                <w:t xml:space="preserve">Electrophysiological Evaluation of Pacific Oyster (Crassostrea gigas) Sensitivity to Saxitoxin and Tetrodotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105846⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19-E380 (7), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19070380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080431v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Filter-Feeding Bivalves and Toxic Diatoms: Influence on the Feeding Behavior of Crassostrea gigas and Pecten maximus and on Toxin Production by Pseudo-nitzschia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of marine Harmful Algal Blooms on bivalve cellular immunity and infectious diseases: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Sauvey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13080577⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.103660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594253v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of marine Harmful Algal Blooms on bivalve cellular immunity and infectious diseases: a review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103660⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880026v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
+                <w:t xml:space="preserve">Cultures of Dinophysis sacculus, D. acuminata and pectenotoxin 2 affect gametes and fertilization success of the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.01.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, Part B, pp.114840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025670v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures of Dinophysis sacculus, D. acuminata and pectenotoxin 2 affect gametes and fertilization success of the Pacific oyster, Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum impairs the performance of oyster embryos and larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114840⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, pp.101744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880050v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum impairs the performance of oyster embryos and larvae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101744⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.775-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879884v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINED EFFECTS OF TEMPERATURE, IRRADIANCE AND PH ON TELEAULAX AMPHIOXEIA (CRYPTOPHYCEAE) PHYSIOLOGY AND FEEDING RATIO FOR ITS PREDATOR MESODINIUM RUBRUM (CILIOPHORA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+                <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleicia Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12977⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880016v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper on the dinoflagellate Alexandrium minutum and its allelochemical potency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hannah Whitby</w:t>
+                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323399v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dinoflagellate Alexandrium minutum affects development of the oyster Crassostrea gigas, through parental or direct exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 246, pp.827-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rannou</w:t>
+                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114653v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of nutrient remotion and cell physiology of Amphora sp. cultured in shrimp farm effluents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abrahão</w:t>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2011-5⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324591v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Bioactive extracellular compounds produced by the dinoflagellate Alexandrium minutum are highly detrimental for oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Donval</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130256v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster transcriptome response to Alexandrium exposure is related to saxitoxin load and characterized by disrupted digestion, energy balance, and calcium and sodium signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.030⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2017.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02324597v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive extracellular compounds produced by the dinoflagellate Alexandrium minutum are highly detrimental for oysters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miner</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.034⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.1598-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324608v1</w:t>
+                <w:t xml:space="preserve">hal-02130252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Disseminated neoplasia in cultured Crassostrea gasar oysters from northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130252v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated neoplasia in cultured Crassostrea gasar oysters from northeast Brazil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of nutrient remotion and cell physiology of Amphora sp. cultured in shrimp farm effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Petraglia Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dantas Calixto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Tibúrcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. da Silva Nonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abrahão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (18), pp.17920-17926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324574v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Effects of cyanobacteria Synechocystis spp. in the host-parasite model Crassostrea gasar − Perkinsus marinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2017.12.050⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324600v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Voltage-Gated Sodium Channels and Their Relations with Paralytic Shellfish Toxin Bioaccumulation in the Pacific Oyster Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Payton</w:t>
+                <w:t xml:space="preserve">Interactions between polystyrene microplastics and marine phytoplankton lead to species-specific hetero-aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md15010021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483128v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cyanobacteria Synechocystis spp. in the host-parasite model Crassostrea gasar − Perkinsus marinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+                <w:t xml:space="preserve">Effects of bioactive extracellular compounds and paralytic shellfish toxins produced by Alexandrium minutum on growth and behaviour of juvenile great scallops Pecten maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 187, pp.100-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.03.019⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 184, pp.142-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01510339v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between polystyrene microplastics and marine phytoplankton lead to species-specific hetero-aggregation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Voltage-Gated Sodium Channels and Their Relations with Paralytic Shellfish Toxin Bioaccumulation in the Pacific Oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Castrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916501v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bioactive extracellular compounds and paralytic shellfish toxins produced by Alexandrium minutum on growth and behaviour of juvenile great scallops Pecten maximus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABCB1 and ABCC1-like transporters in immune system cells from sea urchins Echinometra lucunter and Echinus esculentus and oysters Crassostrea gasar and Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lima-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483131v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 and ABCC1-like transporters in immune system cells from sea urchins Echinometra lucunter and Echinus esculentus and oysters Crassostrea gasar and Crassostrea gigas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remodeling of the cycling transcriptome of the oyster Crassostrea gigas by the harmful algae Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02612000v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the cycling transcriptome of the oyster Crassostrea gigas by the harmful algae Alexandrium minutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Payton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamedou Sow</w:t>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03797-4⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605998v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483239v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of field and laboratory exposure to the toxic dinoflagellate Karenia brevis on the reproduction of the eastern oyster, Crassostrea virginica, and subsequent development of offspring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Behavioural Responses of the Great Scallop Pecten maximus Exposed to the Toxic Alga Alexandrium minutum Measured by Accelerometry and Passive Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignier</w:t>
+                <w:t xml:space="preserve">Laura Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswani K. Volety</w:t>
+                <w:t xml:space="preserve">Aurélie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H. Pierce</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483266v1</w:t>
+                <w:t xml:space="preserve">hal-01483225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483193v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+                <w:t xml:space="preserve">M. Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455, pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483232v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Effects of field and laboratory exposure to the toxic dinoflagellate Karenia brevis on the reproduction of the eastern oyster, Crassostrea virginica, and subsequent development of offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lassudrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Boullot</w:t>
+                <w:t xml:space="preserve">Julien Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Long</w:t>
+                <w:t xml:space="preserve">Aswani K. Volety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483252v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Behavioural Responses of the Great Scallop Pecten maximus Exposed to the Toxic Alga Alexandrium minutum Measured by Accelerometry and Passive Acoustics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160935⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483225v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Albentosa</w:t>
+                <w:t xml:space="preserve">Saxitoxin Modulates Immunological Parameters and Gene Transcription in Mytilus chilensis Hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Astuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisleri Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambbar Aballay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Núñez-Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.15235--15250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms160715235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483267v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological and physiological responses of the periwinkle Littorina littorea during and after exposure to the toxic dinoflagellate Alexandrium minutum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 160, pp.96-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 158, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558576v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the common periwinkle Littorina littorea to a short term exposure to the toxic dinoflagellate Alexandrium minutum.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyu092⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558575v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saxitoxin Modulates Immunological Parameters and Gene Transcription in Mytilus chilensis Hemocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of the common periwinkle Littorina littorea to a short term exposure to the toxic dinoflagellate Alexandrium minutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambbar Aballay</w:t>
+                <w:t xml:space="preserve">R.A.F. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Núñez-Acuña</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms160715235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyu092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552399v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Exposure to toxic Alexandrium minutum activates the detoxifying and antioxidant systems in gills of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeni Sulistiyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089266v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Physiological and pathological changes in the eastern oyster Crassostrea virginica infested with the trematode Bucephalus sp. and exposed to the toxic dinoflagellate Alexandrium fundyense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miner</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inke Sunila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer H. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01154224v1</w:t>
+                <w:t xml:space="preserve">hal-02558203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic Alexandrium minutum activates the detoxifying and antioxidant systems in gills of the oyster Crassostrea gigas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Immunological and physiological responses of the periwinkle Littorina littorea during and after exposure to the toxic dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel A.F. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela M. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva Scardua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 160, pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556213v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and pathological changes in the eastern oyster Crassostrea virginica infested with the trematode Bucephalus sp. and exposed to the toxic dinoflagellate Alexandrium fundyense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Dixon</w:t>
+                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dragacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558203v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01099725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between domoic acid production and cell physiology after exchange of bacterial communities between toxic Pseudo-nitzschia multiseries and non-toxic Pseudo-nitzschia delicatissima.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Medhioub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md12063587⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026270v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric assessment of morphology, viability, and production of reactive oxygen species of Crassostrea gigas oocytes. Application to Toxic dinoflagellate (Alexandrium minutum) exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrina Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Béguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85A (12), pp.1049-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.a.22577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Link between domoic acid production and cell physiology after exchange of bacterial communities between toxic Pseudo-nitzschia multiseries and non-toxic Pseudo-nitzschia delicatissima.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.3587-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md12063587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">anses-01099725v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Iron and copper limitations differently affect growth rates and photosynthetic and physiological parameters of the marine diatom Pseudo-nitzschia delicatissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.613-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.2.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023217v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the dinoflagellate Alexandrium minutum and its toxin (saxitoxin) on the functional activity and gene expression of Crassostrea gigas hemocytes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00844065v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
+                <w:t xml:space="preserve">Immunological responses of the mangrove oysters Crassostrea gasar naturally infected by Perkinsus sp. in the Mamanguape Estuary, Paraíba state (Northeastern, Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Fernando Ramos Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Marques-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856292v1</w:t>
+                <w:t xml:space="preserve">hal-00833824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses of the mangrove oysters Crassostrea gasar naturally infected by Perkinsus sp. in the Mamanguape Estuary, Paraíba state (Northeastern, Brazil).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natanael Dantas Farias</w:t>
+                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.04.034⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833824v1</w:t>
+                <w:t xml:space="preserve">hal-01154290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and copper limitations differently affect growth rates and photosynthetic and physiological parameters of the marine diatom Pseudo-nitzschia delicatissima</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Effects of the dinoflagellate Alexandrium minutum and its toxin (saxitoxin) on the functional activity and gene expression of Crassostrea gigas hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ferraz Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita A Barracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2013.58.2.0613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817017v1</w:t>
+                <w:t xml:space="preserve">hal-00844065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo-nitzschia species, domoic acid and amnesic shellfish poisoning: revisiting previous paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen S. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.168-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/11-37.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154290v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-nitzschia species, domoic acid and amnesic shellfish poisoning: revisiting previous paradigms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Effects of the toxic dinoflagellate Alexandrium catenella on histopathogical and escape responses of the Northern scallop Argopecten purpuratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brokordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2216/11-37.1⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673802v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the toxic dinoflagellate Alexandrium catenella on histopathogical and escape responses of the Northern scallop Argopecten purpuratus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Impact of copper exposure on Pseudo-nitzschia spp. physiology and domoic acid production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne F Jolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118-119, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788455v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of copper exposure on Pseudo-nitzschia spp. physiology and domoic acid production.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">In vitro interactions between several species of harmful algae and haemocytes of bivalve molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-011-9186-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740385v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based measurements to assess physiological status of Pseudo-nitzschia multiseries, a toxic diatom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A New Insight into Allelopathic Effects of Alexandrium minutum on Photosynthesis and Respiration of the Diatom Chaetoceros neogracile Revealed by Photosynthetic-performance Analysis and Flow Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.919-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9889-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648976v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric measurements of cellular responses in a toxic dinoflagellate, Alexandrium minutum upon exposure to thermal, chemical and mechanical stresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansy Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (5), pp.463-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between several species of harmful algae and haemocytes of bivalve molluscs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Cell-based measurements to assess physiological status of Pseudo-nitzschia multiseries, a toxic diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-011-9186-6⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00635820v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Insight into Allelopathic Effects of Alexandrium minutum on Photosynthesis and Respiration of the Diatom Chaetoceros neogracile Revealed by Photosynthetic-performance Analysis and Flow Cytometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Combined effects of a parasite, QPX, and the harmful-alga, Prorocentrum minimum on northern quahogs, Mercenaria mercenaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanna M. Smolowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inke Sunila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9889-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (5), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643865v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of a parasite, QPX, and the harmful-alga, Prorocentrum minimum on northern quahogs, Mercenaria mercenaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Perkinsosis in the Manila clam Ruditapes philippinarum affects responses to the harmful-alga, Prorocentrum minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inke Sunila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra E. Shumway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Alix</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2009.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371 (2), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669840v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perkinsosis in the Manila clam Ruditapes philippinarum affects responses to the harmful-alga, Prorocentrum minimum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Dixon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.01.016⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00653250v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental exposure of the blue mussel (Mytilus edulis, L.) to the toxic dinoflagellate Alexandrium fundyense: Histopathology, immune responses, and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Galimany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inke Sunila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (5), pp.702-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152 (2), pp.441-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-007-0703-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470652v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00669846v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-00669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11530,103 +11417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
@@ -11655,77 +11542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11780,103 +11667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
@@ -11905,51 +11792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of prey organisms of Dinophysis helps explain why its occurrence along the French Atlantic coast does not show trends over a 20-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,90 +11917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potential role of phytoplankton aggregates in microplastics sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12187,103 +12074,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
@@ -12344,51 +12231,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la mer : enjeux de la conchyliculture dans la planification spatiale marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,77 +12819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological adaptation of the diatom Pseudo-nitzschia delicatissima under copper starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13180,77 +13067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of global distribution of dinophysis shellfish toxin (DST) measurements in marine animals, in Dinophysis (culture and field sampling) and in SPATT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of global distribution of dinophysis shellfish toxin (DST) measurements in marine animals, in Dinophysis (culture and field sampling) and in SPATT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13492,51 +13379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76089689"/>
+    <w:nsid w:val="43F72972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13723,51 +13610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helenehegaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4639-9013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122171160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7206-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-iuem.univ-brest.fr/UMR6539/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-iuem.univ-brest.fr/lemar/equipe/hegaret-helene/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Queiroga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107725" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05362371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Asquo&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Greenhough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthiga Kumanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05376972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Qu&#233;r&#233; Le Go&#239;c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Serghine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04589537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Naveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04682131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102708" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04487905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanmaldergem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04347002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesarela Merabe Silva Freire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas Farias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsirep.2023.100089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;veillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Mason" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ayache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Del&#233;glise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000879" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03814644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marzari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13080577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucemberg Sales Faustino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marques-Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A.F. Neves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105846" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103660" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101744" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.084" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Petraglia Sassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dantas Calixto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Tib&#250;rcio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva Nonato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2011-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.11.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15010021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.03.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZHLCBXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima-Santos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LG9P3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03797-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483266v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Pierce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.04.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTLKB0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160935" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela M. Figueiredo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Valentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva Scardua" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.01.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHVZS7NQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Neves" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valentin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Figueiredo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyu092" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Astuya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisleri Carrera" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ulloa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambbar Aballay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo N&#250;&#241;ez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160715235" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeni Sulistiyani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Sunila" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H. Alix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Dixon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.01.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SL67GTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01026270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063587" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00844065v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ferraz Mello" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A Barracco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.03.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JG3PF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.04.034" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGC1V93M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.2.0613" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/11-37.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brokordt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaymer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lohrmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.04.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00740385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne F Jolley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB10ZC9G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9186-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBP81QXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00643865v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9889-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-686JDVVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669840v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanna M. Smolowitz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2009.12.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4HP7SD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.01.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN64QZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654371v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Galimany" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ramon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2008.02.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04738169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Hallegraeff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Anderson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davidson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Hansen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-1964" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helenehegaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4639-9013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122171160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OI_q6moAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7206-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-iuem.univ-brest.fr/UMR6539/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-iuem.univ-brest.fr/lemar/equipe/hegaret-helene/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Queiroga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107725" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05362371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Asquo&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107616" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barnouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Greenhough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthiga Kumanan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05376972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Qu&#233;r&#233; Le Go&#239;c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Serghine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04682131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04589537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Naveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04487905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanmaldergem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04347002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106793" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesarela Merabe Silva Freire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas Farias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsirep.2023.100089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lelong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.105995" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;veillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Mason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ayache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanderson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106456" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Del&#233;glise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03814644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marzari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102251" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03850993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Augustin Rovillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.102009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sauvey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13080577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04080431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucemberg Sales Faustino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marques-Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A.F. Neves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105846" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19070380" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103660" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114840" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101744" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Carpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12977" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleicia Holland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Picard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61R934QL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.11.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Petraglia Sassi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dantas Calixto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Tib&#250;rcio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva Nonato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrah&#227;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2011-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.03.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZHLCBXC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483128v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dantas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15010021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lima-Santos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3LG9P3M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03797-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160935" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483266v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Pierce" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2016.04.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTLKB0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Astuya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crisleri Carrera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ulloa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambbar Aballay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo N&#250;&#241;ez-Acu&#241;a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160715235" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Neves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Valentin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Figueiredo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyu092" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeni Sulistiyani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558203v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Sunila" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H. Alix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Dixon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.01.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SL67GTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558576v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela M. Figueiredo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Valentin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva Scardua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.01.010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHVZS7NQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01026270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063587" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.2.0613" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00833824v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.04.034" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGC1V93M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00844065v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ferraz Mello" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A Barracco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.03.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JG3PF3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/11-37.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brokordt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaymer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lohrmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.04.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00740385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne F Jolley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.03.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB10ZC9G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00635820v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9186-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FBP81QXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00643865v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9889-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-686JDVVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648976v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669840v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanna M. Smolowitz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2009.12.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4HP7SD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.01.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGN64QZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654371v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Galimany" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ramon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2008.02.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749009v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Marc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hegaret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/94472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04738169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Hallegraeff" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Anderson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Davidson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gianella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Hansen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-1964" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>