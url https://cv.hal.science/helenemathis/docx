--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -860,248 +860,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RELAXATION MODEL FOR LIQUID-VAPOR PHASE CHANGE WITH METASTABILITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois James</w:t>
+                <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 74 (8), pp.2179-2214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n8.a4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178947v2</w:t>
+                <w:t xml:space="preserve">hal-00852101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+                <w:t xml:space="preserve">A RELAXATION MODEL FOR LIQUID-VAPOR PHASE CHANGE WITH METASTABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.1-30. </w:t>
+              <w:t xml:space="preserve">, 2016, 74 (8), pp.2179-2214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n1.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n8.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852101v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
               </w:r>
@@ -1113,51 +1113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,164 +2679,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING BINARY ALLOY SOLIDIFICATION BY A RANDOM PROJECTION METHOD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamically consistent model of a liquid-vapor fluid with a gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592104v1</w:t>
+                <w:t xml:space="preserve">hal-01615591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent model of a liquid-vapor fluid with a gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING BINARY ALLOY SOLIDIFICATION BY A RANDOM PROJECTION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615591v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase transition and metastable phases</w:t>
               </w:r>
@@ -3263,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202301019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bessemoulin-Chatard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-021-01709-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940224v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2021.05.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598587v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202579126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566970v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318246v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615591v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STRA6079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03066757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202301019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bessemoulin-Chatard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-021-01709-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940224v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2021.05.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598587v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202579126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566970v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318246v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615591v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STRA6079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03066757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>