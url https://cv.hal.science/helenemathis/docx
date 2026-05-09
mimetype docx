--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -587,196 +587,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamically consistent model of a liquid-vapor fluid with a gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913810v1</w:t>
+                <w:t xml:space="preserve">hal-02922755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent model of a liquid-vapor fluid with a gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admissible Equations of State for Immiscible and Miscible Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.63-84. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 66, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201966001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922755v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimate for time-explicit finite volume approximation of strong solutions to systems of conservation laws</w:t>
               </w:r>
@@ -2294,51 +2294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202301019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bessemoulin-Chatard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-021-01709-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940224v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2021.05.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598587v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202579126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566970v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318246v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615591v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STRA6079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03066757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202301019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bessemoulin-Chatard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-021-01709-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940224v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2021.05.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01913810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598587v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202579126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566970v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318246v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615591v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516683v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STRA6079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03066757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>