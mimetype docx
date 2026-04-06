--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -270,508 +270,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240884v1</w:t>
+                <w:t xml:space="preserve">hal-04240887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321325v1</w:t>
+                <w:t xml:space="preserve">hal-04240884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
+                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234004v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.148-162. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234250v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
+                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.148-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240887v1</w:t>
+                <w:t xml:space="preserve">hal-04234250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
               </w:r>
@@ -885,590 +885,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Mock</w:t>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Lachnani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234864v1</w:t>
+                <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif théâtre pour préadolescents incasables : une étude clinique exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 236 (2), pp.123-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.236.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Feldman</w:t>
+                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Skandrani</w:t>
+                <w:t xml:space="preserve">Keren Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naïma Lachnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 253 (5), pp.31-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212666v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Perelman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+                <w:t xml:space="preserve">Katia Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.85-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234176v1</w:t>
+                <w:t xml:space="preserve">hal-04234252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Béchu</w:t>
+                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduarda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Esteves</w:t>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.85-103. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (1), pp.5-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234252v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couples Coping With the Serious Illness of One of the Partners</w:t>
               </w:r>
@@ -1682,243 +1682,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
+                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234194v1</w:t>
+                <w:t xml:space="preserve">hal-04389620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
+                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389620v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
               </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,325 +2794,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seconde grossesse: un simple recommencement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.75--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566719v1</w:t>
+                <w:t xml:space="preserve">hal-01566727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
+                <w:t xml:space="preserve">Une seconde grossesse: un simple recommencement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.212--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550612v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.188--202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566727v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la dépendance est une question de survie : pratique clinique auprès de patients dialysés</w:t>
               </w:r>
@@ -3147,304 +3147,304 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 8 (2), pp.188-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cupa</w:t>
+                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molina Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.297--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566740v1</w:t>
+                <w:t xml:space="preserve">hal-01566745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
+                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.79--88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01566745v1</w:t>
+                <w:t xml:space="preserve">hal-01566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la peau, un regard porté... L'échographie et la pulsion scopique machinique</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laroche Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
@@ -4962,212 +4962,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prises en charges psychothérapeutiques : Généralités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différentes approches psychothérapeutiques. Approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.193-202, 2014</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.205-218, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550751v1</w:t>
+                <w:t xml:space="preserve">hal-01550741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes approches psychothérapeutiques. Approches psychanalytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prises en charges psychothérapeutiques : Généralités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.205-218, 2014</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.193-202, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550741v1</w:t>
+                <w:t xml:space="preserve">hal-01550751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens virtuels et jeunes adultes entre le corps réel et corps virtuel</w:t>
               </w:r>
@@ -5319,195 +5319,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
+                <w:t xml:space="preserve">Le nécromancien entre cruauté de vie et cruauté de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
+              <w:t xml:space="preserve">Figures de la cruauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-58, 2012, 978-2-84254-164-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225139v1</w:t>
+                <w:t xml:space="preserve">hal-04237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nécromancien entre cruauté de vie et cruauté de mort</w:t>
+                <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de la cruauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-58, 2012, 978-2-84254-164-4</w:t>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237114v1</w:t>
+                <w:t xml:space="preserve">hal-04225139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations artistiques et culturelles de la grossesse</w:t>
               </w:r>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Juquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labaune Cyrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32934E28"/>
+    <w:nsid w:val="EBEFEA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6668,51 +6668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>