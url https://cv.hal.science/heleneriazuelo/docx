--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -270,508 +270,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240887v1</w:t>
+                <w:t xml:space="preserve">hal-04234004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.148-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240884v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321325v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
+                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234004v1</w:t>
+                <w:t xml:space="preserve">hal-04321325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
+                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Béchu</w:t>
+                <w:t xml:space="preserve">Marina Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.148-162. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234250v1</w:t>
+                <w:t xml:space="preserve">hal-04240887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
               </w:r>
@@ -885,590 +885,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif théâtre pour préadolescents incasables : une étude clinique exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 236 (2), pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.236.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212666v1</w:t>
+                <w:t xml:space="preserve">hal-04234094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif théâtre pour préadolescents incasables : une étude clinique exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Mock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lachnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.236.0123⟩</w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 253 (5), pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234094v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Mock</w:t>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Lachnani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 253 (5), pp.31-34. </w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234864v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Béchu</w:t>
+                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Esteves</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduarda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (1), pp.5-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234252v1</w:t>
+                <w:t xml:space="preserve">hal-04234176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Perelman</w:t>
+                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
+                <w:t xml:space="preserve">Katia Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 64 (1), pp.5-56. </w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234176v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couples Coping With the Serious Illness of One of the Partners</w:t>
               </w:r>
@@ -1682,273 +1682,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
+                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389620v1</w:t>
+                <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
+                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234194v1</w:t>
+                <w:t xml:space="preserve">hal-04389620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nounours et l'enfant : la violence de l'idéalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,51 +2709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Place of the Body in Young Adults' Use of the New Technologies: Virtual Bodies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2794,325 +2794,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une seconde grossesse: un simple recommencement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.212--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566727v1</w:t>
+                <w:t xml:space="preserve">hal-01566719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seconde grossesse: un simple recommencement ?</w:t>
+                <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.188--202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01566719v1</w:t>
+                <w:t xml:space="preserve">hal-01550612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.75--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01550612v1</w:t>
+                <w:t xml:space="preserve">hal-01566727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la dépendance est une question de survie : pratique clinique auprès de patients dialysés</w:t>
               </w:r>
@@ -3124,357 +3124,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 8 (2), pp.188-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
+                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.79--88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566745v1</w:t>
+                <w:t xml:space="preserve">hal-01566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cupa</w:t>
+                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molina Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.297--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la peau, un regard porté... L'échographie et la pulsion scopique machinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3703,90 +3703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laroche Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
@@ -4442,51 +4442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can characters from TV series facilitate the therapeutic process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La folie ordinaire de la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La folie ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2018, 978-2372060400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.205-218, 2014</w:t>
@@ -5166,51 +5166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens virtuels et jeunes adultes entre le corps réel et corps virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cupa, Dominique and Riazuelo, Hélène and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDK, pp.199-210, 2014</w:t>
@@ -5319,195 +5319,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nécromancien entre cruauté de vie et cruauté de mort</w:t>
+                <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de la cruauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-58, 2012, 978-2-84254-164-4</w:t>
+              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237114v1</w:t>
+                <w:t xml:space="preserve">hal-04225139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
+                <w:t xml:space="preserve">Le nécromancien entre cruauté de vie et cruauté de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 fiches en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
+              <w:t xml:space="preserve">Figures de la cruauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-58, 2012, 978-2-84254-164-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225139v1</w:t>
+                <w:t xml:space="preserve">hal-04237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations artistiques et culturelles de la grossesse</w:t>
               </w:r>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Juquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5861,278 +5861,435 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie en néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125-155, 2002, 9782842540432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labaune Cyrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La folie ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Aceituno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele de Araujo Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique David-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : CampagnePremière, 2018, 978-2-37206-040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">35 grandes notions de périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6154,214 +6311,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDK/EDP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550860v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04392818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6437,51 +6437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBEFEA44"/>
+    <w:nsid w:val="F56C70BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6668,51 +6668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>