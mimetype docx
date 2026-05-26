--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -270,850 +270,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Chaufton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolène Clerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 406 (5), pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.406.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234004v1</w:t>
+                <w:t xml:space="preserve">hal-04331130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234250v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 95 (1), pp.123-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240884v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rêver mère, rêver son enfant dans le contexte incertain de la précarité</w:t>
+                <w:t xml:space="preserve">Becoming a mother when suffering from a chronic illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.095.0123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1059648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321325v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+                <w:t xml:space="preserve">La mort à l’hôpital : comment les soignant·es en parlent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.148-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clini.025.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240887v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sur)veiller et (p)unir : sanction et protection, jusqu’où… ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexion sur le terme « incasable » : l’exemple d’un jeune, Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Grasset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 406 (5), pp.6-7. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.406.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1100436ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331130v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif théâtre pour préadolescents incasables : une étude clinique exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Mock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lachnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.236.0123⟩</w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 253 (5), pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234094v1</w:t>
+                <w:t xml:space="preserve">hal-04234864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « Unité » de psychologues en néphrologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dispositif théâtre pour préadolescents incasables : une étude clinique exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naïma Lachnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 253 (5), pp.31-34. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 236 (2), pp.123-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcp.253.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.236.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234864v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
               </w:r>
@@ -1227,923 +1227,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couples Coping With the Serious Illness of One of the Partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234176v1</w:t>
+                <w:t xml:space="preserve">hal-04234171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Béchu</w:t>
+                <w:t xml:space="preserve">Le dessin, la grossesse et l’enfant à naître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Esteves</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduarda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Missonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (1), pp.5-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.641.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234252v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couples Coping With the Serious Illness of One of the Partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parole, expression de la subjectivité des soignants : une recherche sur la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 154 (2), pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eslm.154.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234171v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intime à l’hôpital. Plaidoyer pour un certain clair-obscur</w:t>
+                <w:t xml:space="preserve">La maladie rénale chronique dans le quotidien du couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N° 19 (1), pp.45-57. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 229 (3), pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clini.019.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.229.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234254v1</w:t>
+                <w:t xml:space="preserve">hal-04234178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maladie rénale chronique dans le quotidien du couple</w:t>
+                <w:t xml:space="preserve">L’intime à l’hôpital. Plaidoyer pour un certain clair-obscur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 229 (3), pp.49-64. </w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 19 (1), pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.229.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clini.019.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234178v1</w:t>
+                <w:t xml:space="preserve">hal-04234254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
+                <w:t xml:space="preserve">PRÉSENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065900ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234194v1</w:t>
+                <w:t xml:space="preserve">hal-04270537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
+                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389620v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.25-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234247v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRÉSENTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Perifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.25-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065900ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1065902ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270537v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’hypocondrie chez le sujet en insuffisance rénale chronique et hémodialysé</w:t>
               </w:r>
@@ -2197,2077 +2197,2089 @@
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03648627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (4), pp.985-997. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nounours et l'enfant : la violence de l'idéalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (1), pp.49--74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.591.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Place of the Body in Young Adults' Use of the New Technologies: Virtual Bodies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Menninger Clinic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (2), pp.174--186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/bumc.2015.79.2.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seconde grossesse: un simple recommencement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (4), pp.212--217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie somatique et pubertaire, une coïncidence de traumatismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.188--202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cruauté de La Chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (1), pp.75--90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cm.089.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la dépendance est une question de survie : pratique clinique auprès de patients dialysés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 8 (2), pp.188-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/clini.008.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cupa</w:t>
+                <w:t xml:space="preserve">Au-delà de la peau, un regard porté... L'échographie et la pulsion scopique machinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (4), pp.599--613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566740v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
+                <w:t xml:space="preserve">O afeto no pensamentoclinico de André Green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Braseileira de Psicanalise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.79--88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01566745v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la peau, un regard porté... L'échographie et la pulsion scopique machinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+                <w:t xml:space="preserve">Étude des aspects psychologiques des fausses couches à répétition à l'aide d'un questionnaire de personnalité approfondi : le MMPI-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marx De Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molina Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.297--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566741v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pairs et processus adolescent de jeunes atteints de muscoviscidose. Processus sociaux, anthropologiques et psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kirszenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï Le-Dû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales &amp; la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vaincre la Mucoviscidose &amp; Association Gregory Lemarchal, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laroche Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la fédération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer à la prise de décision de transplantations pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Mamzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kirszenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Le-Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journée Scientifique de la Société Française de la Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Mucoviscidose, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intime à l’hôpital : plaidoyer pour un certain clair-obscur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la revue Cliniques : L’intime à l’épreuve de la vie institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité, Lieu de rencontre avec le bébé, l’enfant et l’adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPEADA, Jun 2018, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4277,999 +4289,999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs psychothérapeutiques au sein d’un service de médecine lourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs psychothérapeutiques : maladies graves et handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-294, 2021, 9782749271002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bébé et « l’être-humain-proche » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accueil de l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-110, 2020, ISBN 9782130823926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can characters from TV series facilitate the therapeutic process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-84, 2018, 978-1-5275-0914-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La folie ordinaire de la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La folie ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2018, 978-2372060400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir mère en souffrant d’une maladie somatique grave … des passages qui s’entrecroisent, s’entremêlent ou se télescopent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciccone, Albert and Gargiula, Marcella and Korff-Sausse, Simone and Missonnier, Sylvain and Salbreux, Roger and Scelles, Régine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître, grandir, vieillir avec un handicap. Transitions et remaniements psychiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.239-258, 2016, 978-2749252919</w:t>
+              <w:t xml:space="preserve">, Erès, pp.239-258, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236584v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir mère en souffrant d’une maladie somatique grave … des passages qui s’entrecroisent, s’entremêlent ou se télescopent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître, grandir, vieillir avec un handicap. Transitions et remaniements psychiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Erès, pp.239-258, 2016</w:t>
+              <w:t xml:space="preserve">, pp.239-258, 2016, 978-2749252919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550729v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os efeitos da doença somática do pai ou da mãe na criança pequena.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens virtuels et jeunes adultes entre le corps réel et corps virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">p.7 letras. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cupa, Dominique and Riazuelo, Hélène and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O corpo e suas vicissitudes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-169, 2014, 9788542702178</w:t>
+              <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDK, pp.199-210, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225131v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os efeitos da doençasomática do pai o u da mãe na criançapequena</w:t>
+                <w:t xml:space="preserve">Os efeitos da doença somática do pai ou da mãe na criança pequena.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">p.7 letras. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O corpo e suas vicissitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7 letras, pp.149-169, 2014</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">p.7 letras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-169, 2014, 9788542702178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550745v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes approches psychothérapeutiques. Approches psychanalytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Os efeitos da doençasomática do pai o u da mãe na criançapequena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Beatriz Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.205-218, 2014</w:t>
+              <w:t xml:space="preserve">O corpo e suas vicissitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 letras, pp.149-169, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550741v1</w:t>
+                <w:t xml:space="preserve">hal-01550745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prises en charges psychothérapeutiques : Généralités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Les différentes approches psychothérapeutiques. Approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.193-202, 2014</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.205-218, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550751v1</w:t>
+                <w:t xml:space="preserve">hal-01550741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens virtuels et jeunes adultes entre le corps réel et corps virtuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prises en charges psychothérapeutiques : Généralités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cupa, Dominique and Riazuelo, Hélène and Romo, Lucia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDK, pp.199-210, 2014</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.193-202, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550738v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certitudes et incertitudes en dialyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5289,1087 +5301,1087 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barruel, Florence and Bioy, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du soin à la personne. Clinique de l'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.199-205, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescentes enceintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 fiches en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal, pp.106-107, 2012, 978-2749530697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nécromancien entre cruauté de vie et cruauté de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la cruauté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-58, 2012, 978-2-84254-164-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations artistiques et culturelles de la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maternité à l’épreuve du genre. Métamorphoses et permanences de la maternité dans l'aire méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-64, 2012, 978-2-8109-0089-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fantasme de grossesse chez le petit garçon dans l’œuvre freudienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexuel, ses différences et ses genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-178, 2011, 978-2-8425-4160-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécificités de l’attente d’un second enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grossesse, l'enfant virtuel et la parentalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-160, 2004, 978-2130545316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathologie du patient en dialyse péritonéale continue ambulatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de vie des patients hémodialysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dazord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Juquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie en néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-54, 2002, 9782842540432</w:t>
+              <w:t xml:space="preserve">, 125-155, 2002, 9782842540432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237220v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie des patients hémodialysés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychopathologie du patient en dialyse péritonéale continue ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie en néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 125-155, 2002, 9782842540432</w:t>
+              <w:t xml:space="preserve">, pp.49-54, 2002, 9782842540432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237230v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La folie ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Aceituno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele de Araujo Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique David-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : CampagnePremière, 2018, 978-2-37206-040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">35 grandes notions de périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDK/EDP, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labaune Cyrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392818v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">hal-01550860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6437,51 +6449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F56C70BD"/>
+    <w:nsid w:val="92C5E0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6668,51 +6680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heleneriazuelo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2202-5521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dol&#232;ne Clerville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Colasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.095.0123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1059648" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.025.0148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100436ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gourdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Mock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lachnani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.236.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638938" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perelman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Missonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.641.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.154.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.229.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2017.09.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SCTFZ6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.089.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.591.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/bumc.2015.79.2.174" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.12.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7363B8ZS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.008.0188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.06.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQR23PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaoul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marx De Fossey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina Gomes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6TDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirszenbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Le-D&#251;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mamzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235073v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/livro/o-corpo-e-suas-vicissitudes/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Freire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dazord" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Juquel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aceituno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele de Araujo Abrantes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>