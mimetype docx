--- v0 (2026-03-04)
+++ v1 (2026-05-08)
@@ -314,51 +314,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2220,839 +2220,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO 3 /SrTiO 3 heterostructure</w:t>
+                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603. </w:t>
+              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162476v1</w:t>
+                <w:t xml:space="preserve">hal-02162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162473v1</w:t>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Egoavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Béché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra van Aert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (15), pp.155123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Aert</w:t>
+                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (15), pp.155123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118502v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chateigner</w:t>
+                <w:t xml:space="preserve">Optical spectroscopy of the carrier dynamics in LaVO 3 /SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Seok Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.184101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysrevB.85.184101⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3199,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pedeches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedeches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotella H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deparis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lichtensteiger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maisonneuve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437274v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.054601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Do&#287;an" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10961-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa920b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02957331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2742" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pedeches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedeches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotella H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Descamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Diagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deparis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lichtensteiger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maisonneuve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.158683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437274v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.4.054601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinan Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Do&#287;an" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10961-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa920b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02957331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;nesguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2742" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jeong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Seok Choi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sohn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115132" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>