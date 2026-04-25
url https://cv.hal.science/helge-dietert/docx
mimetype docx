--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -802,417 +802,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cucker-Smale dynamical systems with degenerate communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Law of Large Numbers and Large Deviations for interacting diffusions on Erdős-Rényi graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Shvydkoy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giambattista Giacomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219530520500050⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.2050010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493720500100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160677v1</w:t>
+                <w:t xml:space="preserve">hal-02145087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Law of Large Numbers and Large Deviations for interacting diffusions on Erdős-Rényi graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Cucker-Smale dynamical systems with degenerate communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giambattista Giacomin</w:t>
+                <w:t xml:space="preserve">Roman Shvydkoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.2050010. </w:t>
+              <w:t xml:space="preserve">Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493720500100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219530520500050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145087v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of the Prandtl equation without any structural assumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABOUT THE ENTROPIC STRUCTURE OF DETAILED BALANCED MULTI-SPECIES CROSS-DIFFUSION EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Daus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gérard-Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40818-019-0063-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (7), pp.3861-3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307671v1</w:t>
+                <w:t xml:space="preserve">hal-02014656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOUT THE ENTROPIC STRUCTURE OF DETAILED BALANCED MULTI-SPECIES CROSS-DIFFUSION EQUATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness of the Prandtl equation without any structural assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérard-Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 266 (7), pp.3861-3882. </w:t>
+              <w:t xml:space="preserve">Annals of PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40818-019-0063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014656v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau Damping to Partially Locked States in the Kuramoto Model</w:t>
               </w:r>
@@ -1536,585 +1536,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash's $G$ bound for the Kolmogorov equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global strong solutions for the triangular Shigesada-Kawasaki-Teramoto cross-diffusion system in three dimensions and parabolic regularisation for increasing functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370936v1</w:t>
+                <w:t xml:space="preserve">hal-04985299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hölder regularity of parabolic equations with Dirichlet boundary conditions and application to reaction-diffusion and reaction-cross-diffusion systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nash's $G$ bound for the Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Bouton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helge Dietert</w:t>
+                <w:t xml:space="preserve">Lukas Niebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376707v2</w:t>
+                <w:t xml:space="preserve">hal-05370936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical trajectories in kinetic geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hölder regularity of parabolic equations with Dirichlet boundary conditions and application to reaction-diffusion and reaction-cross-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370927v1</w:t>
+                <w:t xml:space="preserve">hal-05376707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear stability for active suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical trajectories in kinetic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gérard-Varet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528380v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré inequality and quantitative De Giorgi method for hypoelliptic operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Anceschi</w:t>
+                <w:t xml:space="preserve">Nonlinear stability for active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Coti Zelati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérard-Varet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370944v1</w:t>
+                <w:t xml:space="preserve">hal-04528380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global strong solutions for the triangular Shigesada-Kawasaki-Teramoto cross-diffusion system in three dimensions and parabolic regularisation for increasing functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+                <w:t xml:space="preserve">Poincaré inequality and quantitative De Giorgi method for hypoelliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Anceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Loher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985299v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Hypocoercivity for non-equilibrium kinetic equations</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha Hutridurga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha Hutridurga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications (2021-2022) (Talk no. 8), 10p, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/slsedp.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2649,51 +2649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103073v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brocchieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-024-00899-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01953-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723452v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coti Zelati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-023-00163-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171498v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02925-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216356v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1427401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013229v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jung Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01679-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530520500050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coppini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Giacomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720500100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Daus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.09.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerard-Varet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21741" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Niebel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376707v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528380v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anceschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985299v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hirsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103073v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brocchieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-024-00899-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01953-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723452v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coti Zelati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-023-00163-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171498v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02925-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216356v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1427401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013229v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jung Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01679-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coppini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Giacomin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720500100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530520500050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Daus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.09.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0063-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerard-Varet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21741" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985299v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bouton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Niebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376707v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528380v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anceschi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hirsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>