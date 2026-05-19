--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -191,235 +191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103073v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a class of triangular starvation driven cross-diffusion systems</w:t>
+                <w:t xml:space="preserve">Stability and cascades for the Kolmogorov-Zakharov spectrum of wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Brocchieri</w:t>
+                <w:t xml:space="preserve">Charles Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helge Dietert</w:t>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche di matematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11587-024-00899-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-023-01953-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585804v1</w:t>
+                <w:t xml:space="preserve">hal-03775130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and cascades for the Kolmogorov-Zakharov spectrum of wave turbulence</w:t>
+                <w:t xml:space="preserve">Study of a class of triangular starvation driven cross-diffusion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Collot</w:t>
+                <w:t xml:space="preserve">Elisabetta Brocchieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Ricerche di matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-023-01953-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11587-024-00899-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775130v1</w:t>
+                <w:t xml:space="preserve">hal-04585804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation mixing in active suspensions</w:t>
               </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dietary diversity and a starvation driven cross-diffusion system as its singular limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Brocchieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,417 +802,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Law of Large Numbers and Large Deviations for interacting diffusions on Erdős-Rényi graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Cucker-Smale dynamical systems with degenerate communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Coppini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giambattista Giacomin</w:t>
+                <w:t xml:space="preserve">Roman Shvydkoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219493720500100⟩</w:t>
+              <w:t xml:space="preserve">Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219530520500050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145087v1</w:t>
+                <w:t xml:space="preserve">hal-02160677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cucker-Smale dynamical systems with degenerate communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Law of Large Numbers and Large Deviations for interacting diffusions on Erdős-Rényi graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coppini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Shvydkoy</w:t>
+                <w:t xml:space="preserve">Giambattista Giacomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.2050010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219530520500050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219493720500100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160677v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOUT THE ENTROPIC STRUCTURE OF DETAILED BALANCED MULTI-SPECIES CROSS-DIFFUSION EQUATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness of the Prandtl equation without any structural assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérard-Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">Annals of PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40818-019-0063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014656v1</w:t>
+                <w:t xml:space="preserve">hal-04307671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of the Prandtl equation without any structural assumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABOUT THE ENTROPIC STRUCTURE OF DETAILED BALANCED MULTI-SPECIES CROSS-DIFFUSION EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Daus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gérard-Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (7), pp.3861-3882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40818-019-0063-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307671v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau Damping to Partially Locked States in the Kuramoto Model</w:t>
               </w:r>
@@ -1536,585 +1536,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global strong solutions for the triangular Shigesada-Kawasaki-Teramoto cross-diffusion system in three dimensions and parabolic regularisation for increasing functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nash's $G$ bound for the Kolmogorov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Bouton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helge Dietert</w:t>
+                <w:t xml:space="preserve">Lukas Niebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985299v2</w:t>
+                <w:t xml:space="preserve">hal-05370936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash's $G$ bound for the Kolmogorov equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hölder regularity of parabolic equations with Dirichlet boundary conditions and application to reaction-diffusion and reaction-cross-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370936v1</w:t>
+                <w:t xml:space="preserve">hal-05376707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hölder regularity of parabolic equations with Dirichlet boundary conditions and application to reaction-diffusion and reaction-cross-diffusion systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical trajectories in kinetic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Bouton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helge Dietert</w:t>
+                <w:t xml:space="preserve">Lukas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Zacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376707v2</w:t>
+                <w:t xml:space="preserve">hal-05370927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical trajectories in kinetic geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear stability for active suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Coti Zelati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérard-Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rico Zacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05370927v1</w:t>
+                <w:t xml:space="preserve">hal-04528380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear stability for active suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Coti Zelati</w:t>
+                <w:t xml:space="preserve">Poincaré inequality and quantitative De Giorgi method for hypoelliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Anceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Loher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528380v2</w:t>
+                <w:t xml:space="preserve">hal-05370944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré inequality and quantitative De Giorgi method for hypoelliptic operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Anceschi</w:t>
+                <w:t xml:space="preserve">Global strong solutions for the triangular Shigesada-Kawasaki-Teramoto cross-diffusion system in three dimensions and parabolic regularisation for increasing functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desvillettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Dietert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Loher</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05370944v1</w:t>
+                <w:t xml:space="preserve">hal-04985299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Hypocoercivity for non-equilibrium kinetic equations</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha Hutridurga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha Hutridurga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications (2021-2022) (Talk no. 8), 10p, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/slsedp.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2649,51 +2649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103073v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brocchieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-024-00899-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01953-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723452v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coti Zelati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-023-00163-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171498v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02925-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216356v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1427401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013229v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jung Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01679-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coppini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Giacomin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720500100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530520500050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Daus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.09.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0063-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerard-Varet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21741" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985299v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bouton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Niebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376707v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zacher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528380v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anceschi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hirsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103073v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01953-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brocchieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desvillettes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-024-00899-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723452v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coti Zelati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-023-00163-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171498v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02925-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216356v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1427401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013229v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jung Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01679-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Shvydkoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530520500050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coppini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Giacomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493720500100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0063-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Daus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2018.09.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerard-Varet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21741" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Niebel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376707v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Zacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528380v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anceschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985299v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hirsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>