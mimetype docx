--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1919,165 +1919,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mystères de l'Etat &amp;quot;pro-cyclique&amp;quot;. Sur quelques effets de capture de la régulation économique en régime néolibéral</w:t>
+                <w:t xml:space="preserve">Grands travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la science administrative dans la post-modernité : mélanges en l'honneur du professeur Jacques Chevallier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, Lextenso, pp.481-490, 2013, 978-2-275-03963-3</w:t>
+              <w:t xml:space="preserve">Jack Lang, batailles pour la culture : dix ans de politiques culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire du Ministère de la Culture et de la Communication, La Documentation française, France-Culture, 2013, 978-2-11-009408-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919911v1</w:t>
+                <w:t xml:space="preserve">hal-01919912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands travaux</w:t>
+                <w:t xml:space="preserve">Les mystères de l'Etat &amp;quot;pro-cyclique&amp;quot;. Sur quelques effets de capture de la régulation économique en régime néolibéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jack Lang, batailles pour la culture : dix ans de politiques culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire du Ministère de la Culture et de la Communication, La Documentation française, France-Culture, 2013, 978-2-11-009408-7</w:t>
+              <w:t xml:space="preserve">Penser la science administrative dans la post-modernité : mélanges en l'honneur du professeur Jacques Chevallier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Lextenso, pp.481-490, 2013, 978-2-275-03963-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919912v1</w:t>
+                <w:t xml:space="preserve">hal-01919911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands modèles décisionnels et grands travaux présidentiels. Une lecture de Graham Allison</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.017.0064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Vit&#225;li&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Borsekov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Va&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46585/sp29011241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0692r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.duboi.2022.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.017.0064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Vit&#225;li&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Borsekov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Va&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46585/sp29011241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0692r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.duboi.2022.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>