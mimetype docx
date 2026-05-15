--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -106,890 +106,1004 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dés)ordres budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 149, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre suspendu ? Sociohistoire du financement de l’État culturel au prisme des entourages budgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 149 (1), pp.73-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.149.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre budgétaire dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 149 (1), pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.149.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Externalisation culturelle : faire faire pour quoi faire ? Entretien avec Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (2), pp.25-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.063.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les festivals à l’épreuve du financement des dépenses de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTART </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 17 (2), pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nect.017.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise et le court-circuit Le financement des politiques culturelles grecques à l’épreuve de l’austérité budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 149 (1), pp.96-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.1.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the COVID-19 pandemic on the policy of cultural and creative industries of Slovakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarína Vitálišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Borseková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vaňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Papers of the University of Pardubice, Series D: Faculty of Economics and Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46585/sp29011241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture des décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois (Vincent), avec Bastien (Clément), Freyermuth (Audrey), Matz (Kévin) ­ Le politique, l’artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture . ­ Bellecombe-en-Bauges, Éditions du Croquant, 2012 (Champ social). 276 p. Annexe. Bibliogr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 62 (4), pp.XVIII-XVIII. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.624.0692r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre industries et politiques culturelles : les musiques actuelles en quête d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thuriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (2), pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver l'Europe. Elements pour une approche localisée de l'\guillemotleft européanisation \guillemotright des politiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (1), pp.66-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -999,374 +1113,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the heart of the &amp;quot;decision-making gears&amp;quot; : the role of budget advisers in the financing of cultural policies in France&amp;quot;, European Group for Public Administration (EGPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA at 50: Prospects for Public Administration across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competency framework as a tool for reforming senior civil service&amp;quot;, International Institute of Administrative Science (IIAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Administrative Reforms – Empowering Citizens and Reaching the Last Mile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIAS, Feb 2025, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une construction territoriale par le haut ? Antennes culturelles et flagship à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et appropriation du territoire, Maison interuniversitaire des Sciences de l'Homme (MISHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une importation à distance. Les résistances ambivalentes à l'américanisation du champ du conseil culturel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques culturelles de façade ? Les effets sociaux ambivalents des politiques de régénération urbaine par la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1376,1395 +1490,1281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurs et malheurs de la mutualisation. Réflexion sur le financement de la politique des musées&amp;quot; dans Husson-Rochcongar Céline (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances locales &amp; mutations contemporaines de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, p. 247-261, 2025, 978-2-84934-801-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology of fields and the decision-making process: the example of presidential cultural projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing Bourdieu's Theory of Fields to Critical Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-254, 2024, 978 1 80392 399 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04453258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision saisie par la sociologie des champs. L'exemple des grands travaux culturels présidentiels&amp;quot; dans Vincent Dubois (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les structures sociales de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.401-432, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.duboi.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage as a tool for creativity. The case of the city of Troyes&amp;quot;, in Vitalisova Katarina, Thuriot Fabrice (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative potential in the city and its exploitation in sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belianum, Matej Bel University, p. 69-83., 2019, 978-80-557-1661-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'effet Bilbao au tournant d'Helsinki ? Les projets culturels iconiques saisis par la politisation et l'innovation&amp;quot;, dans Mickov Biljana, Thuriot Fabrice (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes innovantes et transformations culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 73-91, 2019, 978-2-343-16797-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Etats dans l'Etat culturel ? La reconfiguration des politiques culturelles par la décentralisation des établissements publics nationaux&amp;quot;, dans Dubois Vincent (et al.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique, l'artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, p. 203-226, 2017, 9782365121248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une filiation ambivalente: La naissance du Centre Pompidou-Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées d'art et développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-126, 2015, 978-2-7535-4207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands travaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les mystères de l'Etat &amp;quot;pro-cyclique&amp;quot;. Sur quelques effets de capture de la régulation économique en régime néolibéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jack Lang, batailles pour la culture : dix ans de politiques culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire du Ministère de la Culture et de la Communication, La Documentation française, France-Culture, 2013, 978-2-11-009408-7</w:t>
+              <w:t xml:space="preserve">Penser la science administrative dans la post-modernité : mélanges en l'honneur du professeur Jacques Chevallier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Lextenso, pp.481-490, 2013, 978-2-275-03963-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919912v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mystères de l'Etat &amp;quot;pro-cyclique&amp;quot;. Sur quelques effets de capture de la régulation économique en régime néolibéral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Grands travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la science administrative dans la post-modernité : mélanges en l'honneur du professeur Jacques Chevallier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, Lextenso, pp.481-490, 2013, 978-2-275-03963-3</w:t>
+              <w:t xml:space="preserve">Jack Lang, batailles pour la culture : dix ans de politiques culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire du Ministère de la Culture et de la Communication, La Documentation française, France-Culture, 2013, 978-2-11-009408-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919911v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands modèles décisionnels et grands travaux présidentiels. Une lecture de Graham Allison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les sens de la décision. Une application du modèle de Graham Allison au cas des grands travaux culturels présidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands juristes et politistes, actes de la Journée d'études de droit et politique étrangers et comparés, Faculté de droit et de science politique de Reims, 24 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.135-154, 2012, 978-2-84934-088-2</w:t>
+              <w:t xml:space="preserve">Grands juristes et politistes, actes de la Journée d'études Grands juristes et politistes, Université de Reims, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Mare &amp; Martin, 2012, Cahiers rémois annuels de droit &amp; politique étrangers &amp; comparés, 978-2-84934-088-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919914v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de la décision. Une application du modèle de Graham Allison au cas des grands travaux culturels présidentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Grands modèles décisionnels et grands travaux présidentiels. Une lecture de Graham Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands juristes et politistes, actes de la Journée d'études Grands juristes et politistes, Université de Reims, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Mare &amp; Martin, 2012, Cahiers rémois annuels de droit &amp; politique étrangers &amp; comparés, 978-2-84934-088-2</w:t>
+              <w:t xml:space="preserve">Grands juristes et politistes, actes de la Journée d'études de droit et politique étrangers et comparés, Faculté de droit et de science politique de Reims, 24 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.135-154, 2012, 978-2-84934-088-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919915v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décentralisation : cadre juridique et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives face aux évolutions administratives, actes du colloque national de la direction des Archives de France, Clermont-Ferrand, 20 et 21 septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction des Archives de France, pp.65-70, 2008, 978-2-86000-334-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques culturelles et gouvernance territoriale : retour sur l'introduction d'un concept de &amp;quot;moyenne portée&amp;quot; dans l'analyse de l'action culturelle municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simoulin, Vincent and Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : pratiques, discours et théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, L.G.D.J., pp.129-147, 2007, Droit et société. Série politique, 978-2-275-03101-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands travaux présidentiels sous la Vème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et pouvoir : de 1848 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de documentation pédagogique, pp.78-80, 2006, 978-2-240-02558-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité au risque de la banalisation. La politique territoriale du ministère de la Culture en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proximité en politique : usages, rhétoriques, pratiques, actes des journées d'études organisées à Lille par le CRAPE (Centre de recherches administratives et politiques) et le CERAPS (Centre d'études et de recherches administratives politiques et sociales) les 18 et 19 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-231, 2005, 978-2-7535-0112-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux générations d'équipement culturel. De l'identité précaire du \guillemotleft troisième cercle \guillemotright à l'émergence des `scènes nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action culturelle dans les villes nouvelles, actes de la journée d'études du 3 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.77-104, 2005, 978-2-11-006034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux avec la définition du public dans la production des équipements culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donnat Olivier; Tolila Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) Public(s), de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.227-242, 2003, 9782724688221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943195v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05266193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467163v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.017.0064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Vit&#225;li&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Borsekov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Va&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46585/sp29011241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0692r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.duboi.2022.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266193v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.149.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.017.0064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.1.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Vit&#225;li&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Borsekov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Va&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46585/sp29011241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.624.0692r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thuriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.duboi.2022.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>