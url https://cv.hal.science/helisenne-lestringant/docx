--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,1077 +72,1323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la présence-absence. L’Alep de Mohammad Al Attar</w:t>
+                <w:t xml:space="preserve">Compte rendu de Création théâtrale et expériences documentaires de Marie Urban, Aix-en-Provence, Presses Universitaires de Provence, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ons Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réinvention du concept de l’engagement dans les créations artistiques arabes contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://journals-openedition-org.ressources-electroniques.univ-lille.fr/germanica/24257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Opéra du villageois de Zora Snake. Vers une nouvelle éthique de la relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.363-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.319.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers du décor. Ragnar Kjartansson et les clichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Interprétation, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17538-4.p.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911418v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/agon.8434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je voudrais vous donner quelque chose. Vraiment rien. Juste un corps. » Christoph Schlingensief ou la mise en scène de l’autopsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference with Charitini Tsikouras “Wanda Golonka’s Antigone, lost and found” , University of Oxford.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chance 2000&amp;quot; de Christoph Schlingensief, la société en spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fiona Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APGRD/HAR Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Oxford - Royaume Uni, United Kingdom</w:t>
+              <w:t xml:space="preserve">Action Directe et Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adèle Payet; Antoine Alario, Oct 2025, Lyon ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446298v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international, « Créations artistiques arabes ou réinvention du concept de l’engagement », Remembrance : engager la présence-absence. Le théâtre de Mohammad Al Attar.</w:t>
+                <w:t xml:space="preserve">Conference with Charitini Tsikouras “Wanda Golonka’s Antigone, lost and found” , University of Oxford.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ons Trabelsi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charitini Tsikoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denooz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créations artistiques arabes ou réinvention du concept de l’engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">APGRD/HAR Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Oxford - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446271v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting one’s European identity“. Comment on the text of Frantz Fanon, Peau noire, Masques blancs.</w:t>
+                <w:t xml:space="preserve">Colloque international, « Créations artistiques arabes ou réinvention du concept de l’engagement », Remembrance : engager la présence-absence. Le théâtre de Mohammad Al Attar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denooz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERUA Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Konstanz, Feb 2022, Konstanz (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Créations artistiques arabes ou réinvention du concept de l’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446241v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting one’s European identity“. Comment on the text of Frantz Fanon, Peau noire, Masques blancs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERUA Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Konstanz, Feb 2022, Konstanz (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international Schlingensief’s Aesthetic, The Animatograph as a living organism, German Studies Association, Indianapolis (USA), online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlingensief's aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Studies Association, Sep 2021, Indianapolis (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review about Delphine EDY, Explorer l'autre face du réel pour recréer l'oeuvre en scène, Dijon, Les Presses du Réel, 2022.</w:t>
+                <w:t xml:space="preserve">Cartographier la présence-absence. L’Alep de Mohammad Al Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04117125v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehmetallah Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réinvention du concept de l’engagement dans les créations artistiques arabes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17538-4.p.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art comme organisme vivant : l'œuvre de Christoph Schlingensief</w:t>
+                <w:t xml:space="preserve">Book review about Delphine EDY, Explorer l'autre face du réel pour recréer l'oeuvre en scène, Dijon, Les Presses du Réel, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-04385598v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacheny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art comme organisme vivant : l'oeuvre de Christoph Schlingensief</w:t>
+                <w:t xml:space="preserve">BRUITS MONSTRES, LE COUP DE SIFFLET DE CHRISTOPH MARTHALER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université de Nanterre - Paris X; Universität Hildesheim, 2021. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03649658v1</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’envers du décor. Ragnar Kjartansson et les clichés</w:t>
+                <w:t xml:space="preserve">L'Art comme organisme vivant : l'œuvre de Christoph Schlingensief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04385676v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre; Universität Hildesheim, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04385598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je voudrais vous donner quelque chose. Vraiment rien. Juste un corps. » Christoph Schlingensief ou la mise en scène de l’autopsie</w:t>
+                <w:t xml:space="preserve">L'art comme organisme vivant : l'oeuvre de Christoph Schlingensief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélisenne Lestringant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04385801v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université de Nanterre - Paris X; Universität Hildesheim, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021PA100133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03649658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1289,51 +1535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lisenne Lestringant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Trabelsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17538-4.p.0029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitini Tsikoura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lisenne Lestringant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.319.0363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8434" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2310" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Payet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitini Tsikoura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintosh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Trabelsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17538-4.p.0029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04385598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03649658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>