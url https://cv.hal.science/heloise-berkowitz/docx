--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA430BD4"/>
+    <w:nsid w:val="E0BB725B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>