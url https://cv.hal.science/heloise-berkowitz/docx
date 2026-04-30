--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0BB725B"/>
+    <w:nsid w:val="FBF5CFD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>