--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Berkowitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heloise-berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9652-0841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194889971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=r0X9HokAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherches au CNRS, au LEST, Aix Marseille University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de Peer Community in Organization Studies</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting scalability, organizing non-scalable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, online first</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World Is Possible—It Is Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annals (the)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.155-203. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/annals.2024.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaries of organizations and markets in (un)livable worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Fotaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue call for papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediation Work for Localization: The Role of a Place‐Based and Multi‐Stakeholder Meta‐Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, open access (Wiley). </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pad.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One name for two concepts: A systematic literature review about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.151-173. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijmr.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations for sustainability transformations: Navigating tensions between imperatives of transition and meta-organizationality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/joso-2023-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking Social Order: Towards a Novel Framework that Goes Beyond Organizations, Institutions, and Networks Forthcoming in Critical Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (7-8), pp.1399-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling successive technologically-induced governance gaps: meta-organizations as regulatory innovation intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.102890. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.10289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Scaling perspectives on grand challenges in management and organization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Demil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (S1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.2024.10797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Théorie Décisionnelle des Organisations: Revue Narrative des Apports Francophones à l'Ecole Européenne des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (317), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing Commons in Time and Space with Framapads: Feedback from an Open Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiza Brakel-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bussy-Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Openness, Commons &amp; Organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le vivant, angle mort des transitions des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.231-256. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, réplicabilité et reproductibilité : quels enjeux en sciences de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizations as systems of ocean destruction to organizations as systems of ocean thriving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/basr.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From A Clash Of Social Orders To A Loss Of Decidability In Meta-Organizations Tackling Grand Challenges: The Case Of Japan Leaving The International Whaling Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0733-558X20220000079010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Research Data: What Does It Mean for Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.9123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the performativity of a creative vision: a longitudinal study (1987-2013) of the rationalization of game design at Ubisoft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.117-137. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.109.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria Decisória nas Organizações: rumo a um quadro teórico integrado de Organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria e Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34019/2318-101X.2022.v17.38490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaela Sundberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Valiorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Academia: Open, Engaged, and Slow Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37725/mgmt.v23.4474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Organization outside organizations. The abundance of partial organization in social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.135050842092851. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508420928518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORGANIZATIONAL PERSPECTIVES ON OCEANS GOVERNANCE: META-ORGANIZATIONS AND CROSS-SECTORAL COLLECTIVE ACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry B. Crowder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra M Brooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.104026. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgency of Sustainable Ocean Studies in management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Self-)Regulation of Sharing Economy Platforms Through Partial Meta-organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159 (4), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04206-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence collective et organisation co-dépendante : le rôle de l’expert-comptable dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.41-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.253.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective intelligence and co-dependent organization: the role of chartered accountants in crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing firms' capabilities for sustainable innovation: A conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de conquête d’un nouvel espace de marché: la structuration du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Designing CSR Through Meta-Organizations: A Case Study of the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (4), pp.753-769. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-016-3073-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system or the question of standardization in the 18th century (English online )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Meta-Organizations Matter: A Response to Lawton et al. and Spillman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.204 - 211. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056492617712895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gribeauval system, or the issue of standardization in the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combler un vide organisationnel dans la fabrique d’une politique publique : l’émergence d’une méta-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine, Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1-2), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Meta-Organization: Issues for Management Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.149-156 </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêveries du chercheur solitaire, ou comment manager son cerveau, ses obsessions et ses divagations. À propos de Your brain at work de David Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réenchanter le processus de publication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des méta-organisations dans la gouvernance globale ? quelques éléments de réflexion sur la diffusion des innovations réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Relevant Approach to Relevance in Management Studies: An Essay on Performativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abrahamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (2), pp.367-381 </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/amr.2015.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système Gribeauval ou la question de la standardisation au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'amitié. À propos de Comment se faire des amis de Dale Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violentologie. Séminaire avec Stephen Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du développement durable. Séminaire de présentation de The Age of Sustainable Development par Jeffrey Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le monde est petit ! À propos de The small worlds of corporate governance dirigé par Bruce Kogut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite peut devenir un dispositif de gestion : le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche métathéorique À propos de Organisational transformation for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activisme antiesclavagiste aux États-Unis. Le cas de Manhattan et Brooklyn au xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des dispositifs d’action collective entre firmes : Le cas des méta-organisations dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination (1), 65 (2), pp.333-356. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.152.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une idée abstraite devient un dispositif de gestion: Le cas du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la surpêche et sa gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur C Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art et la manière de gérer la performance non financière. À propos de Corporate Sustainability Management de Mark W. McElroy & Jo M.L. van Engelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable comme champ stratégique d’action collective. À propos de Organiser le développement durable de Franck Aggeri, Éric Pezet, Christophe Abrassart & Aurélien Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification des océans et changement climatique, les enjeux pour la gestion. Blue is the new green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’observation et de surveillance des littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité environnementale des projets énergétiques transnationaux. À propos de Energy, governance and security in Thailand and Myanmar de Adam Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques majeurs et l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing (counter-)hegemonic territorial trajectories: What meta-organizations and territories do to one another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy-making within and beyond organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Annual Meeting of the Academy of Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why you need to know about meta-organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global order and meta-organizations: a neocolonialist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcelona Workshop on Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESADE; IBEI, 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapture of the Deep: An Artistic and Cosmopoetic Dive to shift the Organizational Gaze on the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Much more than an annual reunion – The relevance of partial organization to indigenous meta-organizations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment méta-organiser un &amp;quot;social skill ecosystem&amp;quot; ? Le cas de l'identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MetaOrgTrans, rencontre Cameroun-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST, Mar 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation et mise en visibilité des écosystèmes sociaux de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IUT Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving ecological grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous Meta-Organizations in the Amazon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISTR Latin America and the Caribbean Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Third-Sector Research - ISTR, Oct 2023, São Paulo, SP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organiser les écosystèmes sociaux de compétences : l’identification des opportunités d’emploi pour les jeunes travailleurs dans les territoires ruraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of meta-organizations for solving grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Rachtlitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Indigenous meta-organizations - an initial analysis based on Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place-based meta-organizations as territorial transition intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing social skill ecosystem : identifying local job opportunities for young workers in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mammar El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations in the global souths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cagliari, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological conditions for the sustainable diffusion of innovation: a framework based on planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation et des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR Conference on Polycentric Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science, FAIR data: Challenges and principles of opening research data in social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique des données &amp; Les données de l’action publique - ESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the issue of social order: Contesting the binary between spontaneous and organized order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGS Kongress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bielefeld University, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing polycentric governance: adaptive management of post-mining water in Gardanne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Promsopha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les spécificités du vivant pour piloter les transitions des systèmes alimentaires : le rôle de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Food System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Industrial Transition of Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totti Konnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Pontikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WG2 Exploring new industries Changing social enterprises in changing territories: A multi-level perspective COST Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03273674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Academic Conference ‘Foresight and Science, Technology and Innovation Policy’, HSE University, Moscow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Conflicts of maritime space Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes Comparative perspectives on the necessary reconciliation between human activities in European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change: Developing ‘Responsible Actorhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd (online) International Conference on ‘Rethinking Clusters: Place-Based Initiatives For Inclusive, Innovative And Reflective Societies’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; Universitat de València, Nov 2020, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing for grand challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint against Law: Board Diversity and imprint trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Change and Evolutionary Trajectories of Imprints: The Case of Board Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CAAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of organization as decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire cavalier seul ou collaborer ? Stratégies d’entrée dans le crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Meta-Organizing: a typology of meta-organizational forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling an organizational gap in a policy network: the role of business collective action in crowdfunding’s regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrative framework of sustainable seafood supply in Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Longoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Luzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Guérineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’éthique au niveau d’un secteur : le cas du crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a creative vision perform the organization? Insights from the video games industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête ou co-construction de l’économie collaborative ? Les effets disruptifs du bon de caisse sur la structuration du secteur du crowdlending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Society of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 1, pp.160, 2026, 978-1-80511-773-5. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A World of Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2026, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035342228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How meta-organizations matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Brunsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Berkowitz; Sanne Bor; Nils Brunsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Meta-Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.15-26, 2026, 9781035342211. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035342228.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizations and the making of a neocolonialist global order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Berkowitz; Sanne Bor; Nils Brunsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Meta-Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.148-170, 2026, 9781035342211. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035342228.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaorganizações e Inovações Sustentáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Augusto Lacerda Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Marcovitch; Adalberto Luís Val. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomia Para Quem? Bases para um Desenvolvimento Sustentável na Amazônia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Com Arte, pp.169-192, 2024, 978-65-89321-45-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méta-organisation comme dispositif de gestion des conflits d'usage : la Table de Co-Gestion Maritime en Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Bereni; Pascale Ricard; Wissem Seddik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d’usage en mer Regards croisés sur la nécessaire conciliation entre activités humaines dans les eaux européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions A. Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2023, 978-2-233-01043-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of Crowdlending in Financing Agenda 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">palgram macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.571-589, 2023, 978-3-031-14232-1. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organization as partial organization: An integrated framework of organizationality and decisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development. A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisional organization theory: towards an integrated framework of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grothe-Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mary Godwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgard Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-53, 2022, Research Handbooks in Sociology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-organizing Clusters as Agents of Transformative Change through 'Responsible Actorhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters and Sustainable Regional Development A Meta-Organisational Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Coopetition in Meta-Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Roy, Frédéric Czakon, Wojciech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another World is Possible, It's Already Here: A Review and Research Agenda on Alternative Organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devi Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Labo Qui N’existait Pas. Immersion Dans Un Centre De Recherche Californien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How firms (partially) organize their environment : Meta-organizations in the oil and gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Governance for the Development of the Blue Bioeconomy in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PANORAMED. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking the Commons: Driftng Together in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier de Vaujany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Aroles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RGCS (Research Group on Collaborative Spaces). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racket in the Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dumez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] i3-Centre de Recherche en Gestion (École polytechnique - CNRS); Observatoire de l’Innovation Responsable (Mines ParisTech). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-organisations rendent-elles performatif le développement durable ? Stratégies collectives dans le secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLX055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01487154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Meta-organizations for Sustainability Transformations: Challenges, Concepts and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Berkowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04631260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBF5CFD6"/>
+    <w:nsid w:val="DFB81ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-berkowitz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-0841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194889971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=r0X9HokAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Vijay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huybrechts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Audebrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/annals.2024.0102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Fotaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.70041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijmr.12385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493940v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Bor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/joso-2023-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426296v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.10289" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04688169v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.10797" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.33" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiza Brakel-Ahmed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bussy-Socrate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/basr.12300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20220000079010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.9123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955944v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.109.0117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34019/2318-101X.2022.v17.38490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23.4474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508420928518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry B. Crowder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M Brooks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04206-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.253.0041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Souchaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bucheli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3073-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056492617712895" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF3GMR0Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amr.2015.0205" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.152.0333" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01205667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C Clarke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138192v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Lacerda Fernandes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Baldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias Lopes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Promsopha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclair" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04662389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Rachtlitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04273659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totti Konnola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Pontikakis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03273674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426133v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Longoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luzzini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035342228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035342228.00011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625555v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035342228.00019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/conflits-dusage-en-mer/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Azzam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132352v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907637v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486973v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01487154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX055" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04631260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>