--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -366,1225 +366,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-metallation functionalization of the [(C^C)Au(P^P)]+ scaffold through a hydrothiolation reaction</w:t>
+                <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Soep</w:t>
+                <w:t xml:space="preserve">María Ballarín-Marión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Jorge Herrera-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT02092H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (22), pp.16242-16248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702051v1</w:t>
+                <w:t xml:space="preserve">hal-04993987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ballarín-Marión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge C Herrera-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (22), pp.16242-16248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Ballarín-Marión</w:t>
+                <w:t xml:space="preserve">Investigating the mechanism of [M-H] + ion formation in photoionized N-alkyl-substituted thieno [3, 4-c]-pyrrole-4, 6-dione derivatives during higher-order MS n high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Herrera-Luna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corcé</w:t>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993987v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mechanism of [M-H] + ion formation in photoionized N-alkyl-substituted thieno [3, 4-c]-pyrrole-4, 6-dione derivatives during higher-order MS n high-resolution mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-metallation functionalization of the [(C^C)Au(P^P)]+ scaffold through a hydrothiolation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maan Amad</w:t>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyong Zhu</w:t>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (2), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.16144-16148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.9940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT02092H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792009v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Catalyzed Dearomatization of Pyridines into Annelated Azepine Derivatives in a One-Step, Three-Component Reaction</w:t>
+                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mamontov</w:t>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Chang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Dechoux</w:t>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04088⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (11), pp.e202300303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933345v1</w:t>
+                <w:t xml:space="preserve">hal-04208146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of new neutral Mn(I) tricarbonyl complexes with 8‐hydroxyquinoline and imidazole ligands as CO releasing molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond-dissociation energies to probe pyridines electronic effects on organogold(III) complexes: from methodological developments to application in π-backdonation investigation and catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Bourehil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Annereau</w:t>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Martial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Sarah Dutrannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Stacy Igoudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.7171⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (33), pp.13304-13314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153673v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond-dissociation energies to probe pyridines electronic effects on organogold(III) complexes: from methodological developments to application in π-backdonation investigation and catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,6-Naphthyridin-7(6 H )-ones: synthesis and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Beghennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Bourehil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Soep</w:t>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopheak Seng</w:t>
+                <w:t xml:space="preserve">Kévin Passador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dutrannoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacy Igoudjil</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01584⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (14), pp.2976-2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB00081H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177870v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Catalyzed Dearomatization of Pyridines into Annelated Azepine Derivatives in a One-Step, Three-Component Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mamontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Giuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Liang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Daniel</w:t>
+                <w:t xml:space="preserve">Luc Dechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (11), pp.e202300303. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.256-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208146v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,6-Naphthyridin-7(6 H )-ones: synthesis and optical properties</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of new neutral Mn(I) tricarbonyl complexes with 8‐hydroxyquinoline and imidazole ligands as CO releasing molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Beghennou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Marcel Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (14), pp.2976-2982. </w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (8), pp.e7171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3OB00081H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aoc.7171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050755v1</w:t>
+                <w:t xml:space="preserve">hal-04153673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactant-induced photoactivation of in situ generated organogold intermediates leading to alkynylated indoles via Csp2-Csp cross-coupling</w:t>
               </w:r>
@@ -2011,64 +2011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwyn Remadna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (63), pp.15773-15785. </w:t>
@@ -2100,334 +2100,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bis‐chelating (O^N^O)/(N^N) ligand for the synthesis of heterobimetallic Pt(II)/Re(I) complexes: tools for the optimization of a new class of Pt(II) anticancer agents.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (42), pp.8753-8765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928660v1</w:t>
+                <w:t xml:space="preserve">hal-02997117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bis‐chelating (O^N^O)/(N^N) ligand for the synthesis of heterobimetallic Pt(II)/Re(I) complexes: tools for the optimization of a new class of Pt(II) anticancer agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Botuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (42), pp.8753-8765. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (56), pp.12846-12861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997117v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized oxidative addition to gold(i) enables alkynylative cyclization of o-alkylnylphenols with iodoalkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended kinetic method and RRKM modeling to reinvestigate proline’s proton affinity and approach the meaning of effective temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mezzache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,425 +3026,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
+                <w:t xml:space="preserve">Identifying and Understanding Strong Vibronic Interaction Effects Observed in the Asymmetry of Chiral Molecule Photoelectron Angular Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marla N. Godoi</w:t>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco De Azambuja</w:t>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
+                <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson H. Morgon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.500--512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201601250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665224v1</w:t>
+                <w:t xml:space="preserve">hal-01665223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and Understanding Strong Vibronic Interaction Effects Observed in the Asymmetry of Chiral Molecule Photoelectron Angular Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marla N. Godoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Francisco De Azambuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Daly</w:t>
+                <w:t xml:space="preserve">Nelson H. Morgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Powis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanessa G. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (5), pp.500--512. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (13), pp.1794--1803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201601250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665223v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Steroids Detection and Evidence for Their Regiospecific Decompositions Using Anion Attachment Mass Spectrometry</w:t>
               </w:r>
@@ -3700,611 +3700,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+                <w:t xml:space="preserve">Clarification of the 30 Da releases from the [M-H] − and M −• ions of trinitrotoluene by electrospray high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.327-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664186v1</w:t>
+                <w:t xml:space="preserve">hal-02089241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of isomeric dinitrotoluenes and aminodinitrotoluenes using electrospray high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron‐mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (12), pp.1330--1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664195v1</w:t>
+                <w:t xml:space="preserve">hal-02089229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of the 30 Da releases from the [M-H] − and M −• ions of trinitrotoluene by electrospray high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hubert</w:t>
+                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Marie Pérot‐taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (4), pp.327-330. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089241v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of isomeric dinitrotoluenes and aminodinitrotoluenes using electrospray high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (12), pp.1330--1337. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (30), pp.16214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089229v1</w:t>
+                <w:t xml:space="preserve">hal-01664186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI formation of a Meisenheimer complex from tetryl and its unusual dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,51 +4376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimolecular dissociation characteristics of cationic complexes between nicotinic acid and Cu(II) and Ni(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,311 +4474,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO2)MgX− (X=OH, Cl, Br)</w:t>
+                <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar Uggerud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 124 (28), pp.7044-7047. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (28), pp.6938-6941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201108477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201108477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012722v1</w:t>
+                <w:t xml:space="preserve">hal-00708360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t>
+                <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO2)MgX− (X=OH, Cl, Br)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar Uggerud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (28), pp.6938-6941. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (28), pp.7044-7047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201108477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201108477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708360v1</w:t>
+                <w:t xml:space="preserve">hal-04012722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive VUV photoionization study of the CF 3 • trifluoromethyl radical using synchrotron radiation</w:t>
               </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara K C de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Svilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Stankov-Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,103 +5036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization of epichlorohydrin enantiomers and clusters studied with circularly polarized vacuum ultraviolet radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (6), pp.064306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,103 +5300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dimerization on the photoelectron angular distribution parameters from chiral camphor enantiomers obtained with circularly polarized vacuum-ultraviolet radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (3), pp.032514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5590,64 +5590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (2), pp.847-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5943,411 +5943,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-specific reactions and autoionization dynamics of Ar2+ produced by synchrotron radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+                <w:t xml:space="preserve">The photoionisation of two phenylcarbenes and their diazirine precursors investigated using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (26), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b823269e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00362249v1</w:t>
+                <w:t xml:space="preserve">hal-04163726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile electron-ion coincidence spectrometer for photoelectron momentum imaging and threshold spectroscopy on mass selected ions using synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (2), pp.023102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3079331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photoionisation of two phenylcarbenes and their diazirine precursors investigated using synchrotron radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">State-specific reactions and autoionization dynamics of Ar2+ produced by synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francheschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-3), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b823269e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00362249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase chemistry of alkylcarbonate anions and radicals</w:t>
               </w:r>
@@ -6547,536 +6547,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and modelling of doubly-charged ions in the Earth's upper atmosphere</w:t>
+                <w:t xml:space="preserve">Prediction of a N2++ layer in the upper atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lilensten</w:t>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dutuit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Witasse</w:t>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (3), pp.L03203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL021432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328970v1</w:t>
+                <w:t xml:space="preserve">insu-00356358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of a N2++ layer in the upper atmosphere of Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and modelling of doubly-charged ions in the Earth's upper atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lilensten</w:t>
+                <w:t xml:space="preserve">J. Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Witasse</w:t>
+                <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (3), pp.781-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00356358v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gaseous C4H6O2 compounds in the atmosphere: new insights from collision experiments of the protonated molecules in the laboratory and on aircraft</w:t>
+                <w:t xml:space="preserve">Unimolecular Rearrangements of Transient Carboxy Radicals and Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1387-3806(03)00192-1⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (5), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH02265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163718v1</w:t>
+                <w:t xml:space="preserve">hal-04163703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular Rearrangements of Transient Carboxy Radicals and Cations</w:t>
+                <w:t xml:space="preserve">On gaseous C4H6O2 compounds in the atmosphere: new insights from collision experiments of the protonated molecules in the laboratory and on aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Semialjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 228 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1387-3806(03)00192-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH02265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163703v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7094,103 +7094,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly-charged ions in planetary ionospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gronoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
@@ -7213,1221 +7213,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00364018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory experiments for Titan's ionosphere : the chemistry of N2+, N+, and N2++ nitrogen ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soldi-Lose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Utilisateurs de SOLEIL (1st SOLEIL Users' Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366557v1</w:t>
+                <w:t xml:space="preserve">insu-00358080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments for Titan's ionosphere : the chemistry of N2+, N+, and N2++ nitrogen ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Dications in the planetary ionospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00358080v1</w:t>
+                <w:t xml:space="preserve">insu-00358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dications in the planetary ionospheres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Expériences de laboratoire pour les ionosphères planétaires: la réactivité des ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358022v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de laboratoire pour les ionosphères planétaires: la réactivité des ions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Une revue des ions doublement chargés dans les ionosphères planétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367633v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00366164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue des ions doublement chargés dans les ionosphères planétaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France. p</w:t>
+              <w:t xml:space="preserve">Premier Colloque Utilisateurs de SOLEIL (1st SOLEIL Users' Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00366164v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00366557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Modelling N2++, O2++, O++ in planetary ionospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">12th EISCAT International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Kiruna, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366629v1</w:t>
+                <w:t xml:space="preserve">insu-00365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105742v1</w:t>
+                <w:t xml:space="preserve">insu-00366629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366579v1</w:t>
+                <w:t xml:space="preserve">hal-00105742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling N2++, O2++, O++ in planetary ionospheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EISCAT International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Kiruna, Sweden</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00365051v1</w:t>
+                <w:t xml:space="preserve">insu-00366579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of bond forming reactions involving molecular dications : showcase on N2++ + O2 -&amp;gt; NO+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8540,64 +8540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laghsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chatel Niemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France. </w:t>
@@ -8639,77 +8639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of gold(III) organometallics complexes and determination of their dissociation energy by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8747,77 +8747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on iron cyclopentadienyl complexes using photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,77 +8872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on organometallic complexes using photoelectron spectroscopy and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,51 +9306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -9389,51 +9389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond dissociation energies of carbonyl gold complexes: a new descriptor of ligand effects in gold( i ) complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C78274BC"/>
+    <w:nsid w:val="C7CA50F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9819,51 +9819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>