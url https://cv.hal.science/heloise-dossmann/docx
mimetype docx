--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -3156,295 +3156,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Marla N. Godoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B Cole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Francisco De Azambuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson H. Morgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (13), pp.1794--1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+                <w:t xml:space="preserve">hal-01665224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson H. Morgon</w:t>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa G. Santos</w:t>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (13), pp.1794--1803. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665224v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Steroids Detection and Evidence for Their Regiospecific Decompositions Using Anion Attachment Mass Spectrometry</w:t>
               </w:r>
@@ -3964,291 +3964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (30), pp.16214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664195v1</w:t>
+                <w:t xml:space="preserve">hal-01664186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pérot‐taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (30), pp.16214. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664186v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI formation of a Meisenheimer complex from tetryl and its unusual dissociation</w:t>
               </w:r>
@@ -4376,51 +4376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimolecular dissociation characteristics of cationic complexes between nicotinic acid and Cu(II) and Ni(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO2)MgX− (X=OH, Cl, Br)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,278 +5424,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoelectron Circular Dichroism Spectroscopy in an Orbitally Congested System: The Terpene Endoborneol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 114 (2), pp.847-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909344r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072263v1</w:t>
+                <w:t xml:space="preserve">hal-04169950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron Circular Dichroism Spectroscopy in an Orbitally Congested System: The Terpene Endoborneol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (2), pp.847-853. </w:t>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp909344r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169950v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold Photoelectron Spectroscopy of Cyclopropenylidene, Chlorocyclopropenylidene, and Their Deuterated Isotopomeres</w:t>
               </w:r>
@@ -7963,402 +7963,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366629v1</w:t>
+                <w:t xml:space="preserve">hal-00105742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soldi-Lose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105742v1</w:t>
+                <w:t xml:space="preserve">insu-00366579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366579v1</w:t>
+                <w:t xml:space="preserve">insu-00366629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of bond forming reactions involving molecular dications : showcase on N2++ + O2 -&amp;gt; NO+</w:t>
               </w:r>
@@ -9588,51 +9588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7CA50F2"/>
+    <w:nsid w:val="3655ECFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9819,51 +9819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>