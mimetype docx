--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -366,1225 +366,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
+                <w:t xml:space="preserve">Post-metallation functionalization of the [(C^C)Au(P^P)]+ scaffold through a hydrothiolation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ballarín-Marión</w:t>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Herrera-Luna</w:t>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corcé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.16144-16148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT02092H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993987v1</w:t>
+                <w:t xml:space="preserve">hal-04702051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ballarín-Marión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge C Herrera-Luna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jorge Herrera-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (22), pp.16242-16248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05355647v1</w:t>
+                <w:t xml:space="preserve">hal-04993987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mechanism of [M-H] + ion formation in photoionized N-alkyl-substituted thieno [3, 4-c]-pyrrole-4, 6-dione derivatives during higher-order MS n high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of 3-Alkynylidenephthalides by Gold(I)-Catalyzed Alkynylative Cyclization of o-Alkynylbenzoic Acids under Visible Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ballarín-Marión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge C Herrera-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Sioud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.9940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (22), pp.16242-16248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792009v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-metallation functionalization of the [(C^C)Au(P^P)]+ scaffold through a hydrothiolation reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the mechanism of [M-H] + ion formation in photoionized N-alkyl-substituted thieno [3, 4-c]-pyrrole-4, 6-dione derivatives during higher-order MS n high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Sioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannine Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Soep</w:t>
+                <w:t xml:space="preserve">Maan Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Zhiyong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.16144-16148. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT02092H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702051v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
+                <w:t xml:space="preserve">Iron Catalyzed Dearomatization of Pyridines into Annelated Azepine Derivatives in a One-Step, Three-Component Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Giuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Alexander Mamontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Daniel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.256-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208146v1</w:t>
+                <w:t xml:space="preserve">hal-03933345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond-dissociation energies to probe pyridines electronic effects on organogold(III) complexes: from methodological developments to application in π-backdonation investigation and catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of new neutral Mn(I) tricarbonyl complexes with 8‐hydroxyquinoline and imidazole ligands as CO releasing molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopheak Seng</w:t>
+                <w:t xml:space="preserve">Marcel Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dutrannoy</w:t>
+                <w:t xml:space="preserve">Franck Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Igoudjil</w:t>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01584⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (8), pp.e7171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.7171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177870v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,6-Naphthyridin-7(6 H )-ones: synthesis and optical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binuclear Biphenyl Organogold(III) Complexes: Synthesis, Photophysical and Theoretical Investigation, and Anticancer Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Passador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB00081H⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (11), pp.e202300303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050755v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Catalyzed Dearomatization of Pyridines into Annelated Azepine Derivatives in a One-Step, Three-Component Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond-dissociation energies to probe pyridines electronic effects on organogold(III) complexes: from methodological developments to application in π-backdonation investigation and catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Bourehil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mamontov</w:t>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+                <w:t xml:space="preserve">Sarah Dutrannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dechoux</w:t>
+                <w:t xml:space="preserve">Stacy Igoudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.256-260. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (33), pp.13304-13314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933345v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of new neutral Mn(I) tricarbonyl complexes with 8‐hydroxyquinoline and imidazole ligands as CO releasing molecules</w:t>
+                <w:t xml:space="preserve">1,6-Naphthyridin-7(6 H )-ones: synthesis and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Annereau</w:t>
+                <w:t xml:space="preserve">Anissa Beghennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Martial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+                <w:t xml:space="preserve">Kévin Passador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (8), pp.e7171. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (14), pp.2976-2982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.7171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3OB00081H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153673v1</w:t>
+                <w:t xml:space="preserve">hal-04050755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactant-induced photoactivation of in situ generated organogold intermediates leading to alkynylated indoles via Csp2-Csp cross-coupling</w:t>
               </w:r>
@@ -2011,64 +2011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwyn Remadna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (63), pp.15773-15785. </w:t>
@@ -2100,334 +2100,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bis‐chelating (O^N^O)/(N^N) ligand for the synthesis of heterobimetallic Pt(II)/Re(I) complexes: tools for the optimization of a new class of Pt(II) anticancer agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Botuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (56), pp.12846-12861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997117v2</w:t>
+                <w:t xml:space="preserve">hal-02928660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bis‐chelating (O^N^O)/(N^N) ligand for the synthesis of heterobimetallic Pt(II)/Re(I) complexes: tools for the optimization of a new class of Pt(II) anticancer agents.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Phosphine Electronic Effects on Molybdenum Complexes: A Combined Photoelectron Spectroscopy and Energy Decomposition Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (56), pp.12846-12861. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (42), pp.8753-8765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c06746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928660v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized oxidative addition to gold(i) enables alkynylative cyclization of o-alkylnylphenols with iodoalkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended kinetic method and RRKM modeling to reinvestigate proline’s proton affinity and approach the meaning of effective temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mezzache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,425 +3026,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and Understanding Strong Vibronic Interaction Effects Observed in the Asymmetry of Chiral Molecule Photoelectron Angular Distributions</w:t>
+                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Marla N. Godoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+                <w:t xml:space="preserve">Francisco De Azambuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Daly</w:t>
+                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Powis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelson H. Morgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201601250⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (13), pp.1794--1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665223v1</w:t>
+                <w:t xml:space="preserve">hal-01665224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes: Revisiting the Intermolecular Fujiwara Hydroarylation of Alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marla N. Godoi</w:t>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco De Azambuja</w:t>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo David G. Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa G. Santos</w:t>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665224v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+                <w:t xml:space="preserve">Identifying and Understanding Strong Vibronic Interaction Effects Observed in the Asymmetry of Chiral Molecule Photoelectron Angular Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B Cole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.500--512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201601250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Steroids Detection and Evidence for Their Regiospecific Decompositions Using Anion Attachment Mass Spectrometry</w:t>
               </w:r>
@@ -3700,611 +3700,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of the 30 Da releases from the [M-H] − and M −• ions of trinitrotoluene by electrospray high resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+                <w:t xml:space="preserve">Marie Pérot‐taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089241v1</w:t>
+                <w:t xml:space="preserve">hal-01664195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of isomeric dinitrotoluenes and aminodinitrotoluenes using electrospray high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3471⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (30), pp.16214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089229v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron circular dichroism and spectroscopy of trifluoromethyl‐ and methyl‐oxirane: a comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+                <w:t xml:space="preserve">Clarification of the 30 Da releases from the [M-H] − and M −• ions of trinitrotoluene by electrospray high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP01941E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.327-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664186v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Photoionization Study of Gas Phase Vitamins A and B1 Using Aerosol Thermodesorption and Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of isomeric dinitrotoluenes and aminodinitrotoluenes using electrospray high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron‐mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (47), pp.11185-11192. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (12), pp.1330--1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp507050y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.3471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664195v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI formation of a Meisenheimer complex from tetryl and its unusual dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,51 +4376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimolecular dissociation characteristics of cationic complexes between nicotinic acid and Cu(II) and Ni(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,64 +4493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO(2) )MgX(-) (X=OH, Cl, Br).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,64 +4635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Characterization of Gaseous Adducts of Carbon Dioxide to Magnesium, (CO2)MgX− (X=OH, Cl, Br)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara K C de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Svilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Stankov-Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,103 +5036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization of epichlorohydrin enantiomers and clusters studied with circularly polarized vacuum ultraviolet radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (6), pp.064306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,103 +5300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dimerization on the photoelectron angular distribution parameters from chiral camphor enantiomers obtained with circularly polarized vacuum-ultraviolet radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (3), pp.032514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5456,64 +5456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Powis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (2), pp.847-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5943,411 +5943,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photoionisation of two phenylcarbenes and their diazirine precursors investigated using synchrotron radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingo Fischer</w:t>
+                <w:t xml:space="preserve">State-specific reactions and autoionization dynamics of Ar2+ produced by synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francheschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b823269e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-3), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163726v1</w:t>
+                <w:t xml:space="preserve">insu-00362249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile electron-ion coincidence spectrometer for photoelectron momentum imaging and threshold spectroscopy on mass selected ions using synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The photoionisation of two phenylcarbenes and their diazirine precursors investigated using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Noller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3079331⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (26), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b823269e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163723v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-specific reactions and autoionization dynamics of Ar2+ produced by synchrotron radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile electron-ion coincidence spectrometer for photoelectron momentum imaging and threshold spectroscopy on mass selected ions using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.023102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3079331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00362249v1</w:t>
+                <w:t xml:space="preserve">hal-04163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase chemistry of alkylcarbonate anions and radicals</w:t>
               </w:r>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32 (3), pp.L03203. </w:t>
@@ -6806,277 +6806,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular Rearrangements of Transient Carboxy Radicals and Cations</w:t>
+                <w:t xml:space="preserve">On gaseous C4H6O2 compounds in the atmosphere: new insights from collision experiments of the protonated molecules in the laboratory and on aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Semialjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH02265⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 228 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1387-3806(03)00192-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163703v1</w:t>
+                <w:t xml:space="preserve">hal-04163718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gaseous C4H6O2 compounds in the atmosphere: new insights from collision experiments of the protonated molecules in the laboratory and on aircraft</w:t>
+                <w:t xml:space="preserve">Unimolecular Rearrangements of Transient Carboxy Radicals and Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlef Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (5), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH02265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1387-3806(03)00192-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04163718v1</w:t>
+                <w:t xml:space="preserve">hal-04163703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gronoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
@@ -7213,652 +7213,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00364018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments for Titan's ionosphere : the chemistry of N2+, N+, and N2++ nitrogen ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Premier Colloque Utilisateurs de SOLEIL (1st SOLEIL Users' Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00358080v1</w:t>
+                <w:t xml:space="preserve">insu-00366557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dications in the planetary ionospheres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Laboratory experiments for Titan's ionosphere : the chemistry of N2+, N+, and N2++ nitrogen ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00358022v1</w:t>
+                <w:t xml:space="preserve">insu-00358080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de laboratoire pour les ionosphères planétaires: la réactivité des ions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Dications in the planetary ionospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367633v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue des ions doublement chargés dans les ionosphères planétaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Expériences de laboratoire pour les ionosphères planétaires: la réactivité des ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France. p</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00366164v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Une revue des ions doublement chargés dans les ionosphères planétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Utilisateurs de SOLEIL (1st SOLEIL Users' Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">PNP Nancy 2006. Colloque du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00366557v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00366164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N2++, O2++, O++ in planetary ionospheres</w:t>
               </w:r>
@@ -7883,64 +7883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EISCAT International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Kiruna, Sweden</w:t>
@@ -7963,471 +7963,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105742v1</w:t>
+                <w:t xml:space="preserve">insu-00366629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N+, N2+ and N2++ reactions relevant for the chemistry of Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soldi-Lose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1er Symposium de Chimie et Biologie Analytiques (SCBA), 22èmes Journées de la Société Française de Spectrométrie de masse (JFSM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366579v1</w:t>
+                <w:t xml:space="preserve">hal-00105742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction et modelisation des dications N2++, O2++ et O++ dans la haute atmosphere terrestre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">New evaluation of N+, N2+ and N2++ ion-molecule reactions relevant for the chemistry of Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soldi-Lose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bilan et prospective PNST 2005, Institut d'Astrophysique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00366629v1</w:t>
+                <w:t xml:space="preserve">insu-00366579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of bond forming reactions involving molecular dications : showcase on N2++ + O2 -&amp;gt; NO+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8540,64 +8540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laghsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chatel Niemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France. </w:t>
@@ -8639,77 +8639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of gold(III) organometallics complexes and determination of their dissociation energy by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8747,77 +8747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on iron cyclopentadienyl complexes using photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,77 +8872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ligand electronic effects on organometallic complexes using photoelectron spectroscopy and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyna Bourehil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,51 +9306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
@@ -9389,51 +9389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond dissociation energies of carbonyl gold complexes: a new descriptor of ligand effects in gold( i ) complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3655ECFF"/>
+    <w:nsid w:val="C74B8B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9819,51 +9819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-dossmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4844-229X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197827934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/394148704268636931699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GWC-2251-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT02092H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04993987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ballar&#237;n-Mari&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Herrera-Luna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01876" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C Herrera-Luna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Amad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9940" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dechoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Annereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177870v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Bourehil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dutrannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Igoudjil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01584" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Beghennou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00081H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Hagui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballarin-Marion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29982-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Weisgerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116545" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02928660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997117v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c06746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0295-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mezzache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718822054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cass&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nisole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-019-9627-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla N. Godoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Azambuja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo David G. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H. Morgon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Powis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201601250" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana B&#225;rcenas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b04097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664178v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron&#8208;mandard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B489BBDA669EF55E2461D0740A6709D4B78F5CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot&#8208;taillandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507050y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01941E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3337" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3156" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3DN1W9D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Uggerud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann Soldi-Lose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201108477" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VW9HLP6Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201108477" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSHV510Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K C de Miranda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankov-Jovanovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1CFBMFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Soldi-Lose" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Noller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112110j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155831v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.032514" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909344r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinbauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104019d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhanine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909422q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00362249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francheschi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soldi-Lose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.07.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2C7T201-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b823269e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3079331" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Schr&#246;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwarz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.12.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8VF19T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00356358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021432" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Semialjac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Loos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arnold" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-3806(03)00192-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJLSZ2W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH02265" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00364018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gronoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zabka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105742v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Herman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Laghsal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chatel Niemann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Renaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03143724v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03017709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>