--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doutoramento em estudos culturais na Universidade de Aveiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Estudos das línguas/culturas nas universidades de Bona, Zaragoza, Lisboa, Florença, Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dottoressa lingue e culture euro-americane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2016: B. Sc. Management na universidade PSL/Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hypokhâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> em Jules Ferry em Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous-admissible ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">አፍሪካ በጀርመንኛ ተናጋሪ የመገናኛ ቦታ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interkulturelle Germanistik, 43 (43), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839461624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropisms in the work of Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Llengües i Literatures Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFLM2025.15.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropismos en la obra de Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (27), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2024.17.27.3993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkoop, Kiristiina; Winkelmaan, Otto (maysaraaca). Roomaaniyah addal tan afti cuduudih gabah kitab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (1), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/LB2025-37192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya de: Alain Damasio i Benjamin Mayet (2016). Le Dehors de toute chose. La Volte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resensie deur Albert Schweitzer (red.) (2023): So het Albert Schweitzer gepraat / Also sprach. Lewensspreuke en lewensbeginsels gekies en uit Duits vertaal deur Jean-Paul Sorg. Tweetalige uitgawe, Parys: Arfuyen, 168 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis. Revista de investigación filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_arif/arif.2025111186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pazos Alonso, C. (2022). Francisca Wood and Nineteenth-Century Periodical Culture: Pressing for Change. Cambridge: Legenda (Studies in Hispanic and Lusophone Cultures, 35), 250 pp. ISBN 978–1–78188–799–8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociology: Bulletin of Yerevan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2 (40)), pp.71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46991/BYSU.F/2024.15.2.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">లాస్ ముజెరెస్ క్యూ ఎస్టూడియన్ సన్ పెలిగ్రోసాస్: రెట్రాటోస్ సెలెక్సియోనాడోస్ డి ముజెరెస్ ఎస్లోవేనాస్ డి లా ఇంటెలెక్చువాలిడాడ్</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19137/praxiseducativa-2024-280119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fenómeno ignorado: “Historia cultural de los hispanohablantes en Japón” de Araceli Tinajero (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/americacritica/5961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-politeness in emails in French and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.357-359. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22628/bcjjl.2024.19.1.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kramberger, Irena Samide en Tanja Žigon (dir.), Vroue wat studeer is gevaarlik: Geselekteerde portrette van Sloveense vroue van die intelligentsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociolinguistique d’un numéro du magazine Maisons Côté Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tercio Creciente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17561/rtc.23.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Африкаялда немцазул мацӀ бицунеб бухьеналъул рахъалъ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Schweitzer: Eso dixo / Also sprach Albert Schweitzer. Los dichos y máximes de la vida escogíos y traducíos del alemán por Jean-Paul Sorg. Edición bilingüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.56-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenka Žbogar (dir.), 57. seminar slovenskega jezika, literature in kulture: ustvarjalke v slovenskem jeziku, literaturi in kulturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giralt Latorre et Francho Nagore Laín (eds.) (2020) : Aragonais et catalan dans l'histoire linguistique d'Aragon. Saragosse : Presses de l'Université de Saragosse, Collection Papiers d'Avignon. 202 p. Accessible en libre accès. ISBN : 978-84-1340-094-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.155. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.90517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidaz de memoria y fichers afectivos: Cine de mullers en Centroamerica, par Ileana Rodríguez. San José: Universidat de Costa Rica, CIHAC/CALAS – Laboratorio Visions de Paz, 2020, 100 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex aequo - Revista da Associação Portuguesa de Estudos sobre as Mulheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22355/exaequo.2023.47.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kathryn Kendrick, Humanitzar la infància a l'Espanya de principis del segle XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkop, C. y Winkelmann, O. (eds.). (2022). Manuel des frontières linguistiques dans la Romania (Manuals of Romance Linguistics, 11) (606 pp.). Berlin/Boston: de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53971/2718.658x.v15.n24.43438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mariana Dominguez Fonseca Favre, Didactique du plurilinguisme et intercompréhension intégrée : étude de pratiques en terrain ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Jagd auf Anglizismen seit René Étiemble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.16-25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, Italiensk, der haster. 500 anglicismer oversat til italiensk efter spansk forbillede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, kiireellinen italialainen. 500 espanjan mallin mukaan italiaksi käännettyä anglismia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.10255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica - Ileana Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTHESIS (Revista Chilena de Investigaciones Estéticas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.405-408. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7764/Aisth.74.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodrigues-Moura (org.), &amp;quot;Lletres en l'America Portuguesa. Autors - Textos - Lectors&amp;quot;. Bamberg, University of Bamberg Press, 2021, 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.513-514. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2023408715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya del llibre: Piechnik, I. i Wicherek, M. (eds) (2021). Langues romanes non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELUA: Estudios de Lingüística. Universidad de Alicante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.467-471. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/ELUA.24559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estévez Grossi, Marta (2018): Lingüística Migratoria e Interpretación en los Servicios Públicos. La comunidad gallega en Alemania. Berlín: Frank & Timme, TRANSÜD. Arbeiten zur Theorie und Praxis des Übersetzens und Dolmetschens, 575 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madrygal. Revista de Estudios Gallegos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt, H. (2017). &amp;quot;À travers le mur. Un conte et trois paraboles&amp;quot;, precedido de &amp;quot;Notre enfant&amp;quot; de Martha Arendt, traducido do alemán por Diane Meur, edición establecida e presentada por Karin Biro, París, Payot, 224 páxinas. ISBN 978-2-228-91876-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondina - Ondine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202398717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Dreckmann-Nielen, La Colònia Dignitat entre recordar i oblidar. Sobre la cultura del record a l'antiga comunitat d'assentaments, Bielefeld, transcript, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lespoux. For langue d’oc i skolen. Fra Vichy til Deixonne-loven. De tidligste uttrykkene for undervisning i oksitansk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1-2), pp.98-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/heimen.60.1-2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanach Suñol, Joan (Ed.) (2021): Montserrat Roig en el record. Visions i antologia de textos. Barcelona: Edicions de la Universitat de Barcelona, 66 p., ISBN: 978-84-9168-697-2. http://hdl.handle.net/2445/177213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ítaca. Revista de Filologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/itaca.24930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boix-Fuster, Emili - Perea, Maria-Pilar (eds.) (2020), Llengua i dialectes: esperances per al català, el gallec i el basc, Barcelona: Edicions de la Universitat de Barcelona, Col.lecció Lingüística Catalana, 168 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Olomucensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/ro.2023.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segjum það á ítölsku. Misnotkun ensku í orðasafni Ítalíu og líma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.503-506. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/arc.73.1.2023.503-506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinajero Araceli, Πολιτιστική ιστορία των ισπανόφωνων στην Ιαπωνία.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.359-360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.8989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romper el techo de cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ñeatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30972/nea.527033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramberger, P., Samide, I. ani Žigon, T. (Ɲɛnajɛ ɲɛmɔgɔ). (2018) la. Muso minnu bɛ kalan kɛ, olu ye farati ye: Slovini musow ja sugandilenw minnu bɛ hakilitigiw la. Znanstvena založba Filozofske fakultete Univerze ni Ljubljani cɛ (ɲɛ 288)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.41-42. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/msg.35.1.2023.41-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialer og teknikker fra det ældre Bialjak-maleriværksted. Anabelle Križnar (2020). Ljubljana, det videnskabelige forlag for det kunstneriske fakultet, Ljubljana Universitet. 184 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/aris.85664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactica do plurilingüismo e da intercomprensión integrada: estudo das prácticas no territorio catalán e occitano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín: Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i spansk i den tyske skoleverden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/adno.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweigs Novelle Brief einer Unbekannten (1922) auf franko-, italo- und hispanophonen Bühnen der Gegenwart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2022.i30.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers le progrès pour les femmes enceintes au Brésil & au Portugal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Culturas y Literaturas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL.2017.i20.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54337/ojs.globe.v14i.7564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrices, cheffes d'orchestre, interprètes : musiciennes de la France de l'entre-deux-guerres, 1919-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'allemand en contexte universitaire : modalités, enjeux et perspectives. Dörthe Uphoff, Luciane Leipnitz, Poliana Coeli Costa Arantes, Rogéria Costa Pereira (dir.) São Paulo, Humanitas, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fare educazione. Metodi collaborativi nella ricerca applicata ai contesti educativi multiculturali, 20 (1), pp.135-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/14980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller, Gesine, ed. (2020). Com es fa la literatura mundial?: Circulacions globals de les literatures llatino-americanes. Berlín, Boston: De Gruyter, 170 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirāsāt Hispānicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.107-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7530503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gier (dir.), Chants de sirènes - Neuf exposés bambergeois sur le libretto et le théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryanne Stevens (dir.), Joaquín Sorolla : lumières espagnoles : exposition, Aix-en-Provence, Caumont centre d'art, du 10 juillet au 1er novembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citron doux. L’Aînée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le traumatisme. Mémoire féminine de la guerre d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recensão a Léonard, Yves & Bourdon, Albert-Alain (2019). Histoire du Portugal. Paris: Chandeigne, 278 pp., ISBN: 978-2-36732-182-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de História da Sociedade e da Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1645-2259_22-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Sánchez Lecha, Mères et enfants. Histoire de la maternité et incluse provinciale de Saragosse. XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada et l’impressionnisme. Nouveaux horizons 1880-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peintresse Hélène de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transfiguration et séduction : la femme dans l'art français des affiches de la fin du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião et Raquel Henriques da Silva (org.), Les musées et la (les) société(s). Théories, contextes, histoires, expériences, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Koster. Composer au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre Civile dans le cinéma espagnol de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Isabel Serrano (2017). Kunsten at tale og kunsten at være tavs. Augusto de Castro. Journalistik og diplomati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba Hispanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vh.30.1.215-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison de la tendresse/House of Tenderness. Nouvelles sur des femmes libanaises/Short stories about Lebanese women par Evelyne Accad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/wfs.2022.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín, Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i den tyske skoleverden, Universitätsverlag Potsdam, Potsdam, 2020, 432 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i22390359v53p435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INCULCATION DU GENRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.315-320. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2022.23.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonfait, Antoine Courtin & Anne Klammt (dir.), « Humanités numériques : de nouveaux récits en histoire de l’art ? », Histoire de l’art, n° 87, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.54697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanticisme entre dos mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377-378. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vestnik.14.377-378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schloßmacher (dir.), Beethoven. Les années bonnoises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de prononciation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2047625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Cristina Alves, La leçon viscontienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Perrenot (2017): La toponymie burgonde. Toponymie germanique et burgonde. Toponymie franc-comtoise — Toponymie romande. Toponymie burgonde — Toponymie savoyarde. noms composés et noms divers, Cressé: Éditions des régionalismes. 202 pp. ISBN papier: 978-2-8240-0760-1 / ISBN numérique (EPUB): 978-2-8240-5238-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.113. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.80003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gabriel & Trudel Meisenburg, Linguistique romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meid, V. El libro de la literatura. Literatura alemana desde la Alta Edad Media hasta el siglo XXI. Edición del jubileo [2004], Stuttgart, Reclam, 2017, 526 pp. 604 im. ISBN: 978-3-15-011117-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2021.i29.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curieuses histoires. Noms propres devenus communs. De Marcel à Poubelle, l’histoire de ces hommes dont le nom est entré dans la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul & Virginie. Un exotisme enchanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas: Legacies of a French Musician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.115-116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18239/invesmusic.2021.13.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferroni, Histoire de la littérature italienne. Des débuts au XVè siècle. Milan, Mondadori, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.387-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Riecke, Histoire de la langue allemande. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Gorini, Italian. The standard book of reference and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Italian Studies in Southern Africa/Studi d'Italianistica nell'Africa Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.380-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne parle pas franglais. La langue française face à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1992364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stralla, The Provençal Renaissance in Germany. Translation and edition of Frédéric Mistral's Mirèio around the year 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kirchlinne, L'université rhénane Frédéric-Guillaume de Bonn. Histoire et histoires de deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Romansk sproghistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Istorie a Moldovei </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimismo e identità nell'opera pittorica di Santiago Rusiñol i Prats, pittore catalano (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Iberistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (115), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/Ri/2037-6588/2021/16/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Histoire linguistique romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Patrick Modiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1952172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas : Héritages d'un musicien français. Édité par Helen Julia Minors et Laura Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Meid, Le livre de la littérature. Littérature allemande du haut Moyen Âge au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kursberichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondimenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Marazzini et Alessio Petralli (éd.), La lingua italiana e le lingue romanze di fronte agli anglicismi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale panorama sulla letteratura germanofona nel 2017?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.164-167. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL2021.i24.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Anthore Baptiste, Paris : figures de mode. XIVe-XXIe siècle, ce que disent nos vêtements, Paris, Parigramme, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.383. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimisme et identité dans l’œuvre picturale de Santiago Rusiñol i Prats, peintre catalan (1861-1931), Montpellier/Barcelona 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/ambigua.5851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Waike-Koormann, Elfriede Lohse-Wächtler et Grethe Jürgens. Formations du moi et parcours de réception de deux artistes du XXè siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doutoramento em estudos culturais na Universidade de Aveiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Estudos das línguas/culturas nas universidades de Bona, Zaragoza, Lisboa, Florença, Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dottoressa lingue e culture euro-americane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2016: B. Sc. Management na universidade PSL/Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hypokhâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> em Jules Ferry em Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous-admissible ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">አፍሪካ በጀርመንኛ ተናጋሪ የመገናኛ ቦታ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interkulturelle Germanistik, 43 (43), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839461624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropisms in the work of Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Llengües i Literatures Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFLM2025.15.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya de: Alain Damasio i Benjamin Mayet (2016). Le Dehors de toute chose. La Volte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropismos en la obra de Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (27), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2024.17.27.3993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkoop, Kiristiina; Winkelmaan, Otto (maysaraaca). Roomaaniyah addal tan afti cuduudih gabah kitab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (1), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/LB2025-37192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resensie deur Albert Schweitzer (red.) (2023): So het Albert Schweitzer gepraat / Also sprach. Lewensspreuke en lewensbeginsels gekies en uit Duits vertaal deur Jean-Paul Sorg. Tweetalige uitgawe, Parys: Arfuyen, 168 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis. Revista de investigación filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_arif/arif.2025111186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pazos Alonso, C. (2022). Francisca Wood and Nineteenth-Century Periodical Culture: Pressing for Change. Cambridge: Legenda (Studies in Hispanic and Lusophone Cultures, 35), 250 pp. ISBN 978–1–78188–799–8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociology: Bulletin of Yerevan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2 (40)), pp.71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46991/BYSU.F/2024.15.2.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">లాస్ ముజెరెస్ క్యూ ఎస్టూడియన్ సన్ పెలిగ్రోసాస్: రెట్రాటోస్ సెలెక్సియోనాడోస్ డి ముజెరెస్ ఎస్లోవేనాస్ డి లా ఇంటెలెక్చువాలిడాడ్</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19137/praxiseducativa-2024-280119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fenómeno ignorado: “Historia cultural de los hispanohablantes en Japón” de Araceli Tinajero (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/americacritica/5961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-politeness in emails in French and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.357-359. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22628/bcjjl.2024.19.1.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kramberger, Irena Samide en Tanja Žigon (dir.), Vroue wat studeer is gevaarlik: Geselekteerde portrette van Sloveense vroue van die intelligentsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociolinguistique d’un numéro du magazine Maisons Côté Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tercio Creciente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17561/rtc.23.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Африкаялда немцазул мацӀ бицунеб бухьеналъул рахъалъ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Schweitzer: Eso dixo / Also sprach Albert Schweitzer. Los dichos y máximes de la vida escogíos y traducíos del alemán por Jean-Paul Sorg. Edición bilingüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.56-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenka Žbogar (dir.), 57. seminar slovenskega jezika, literature in kulture: ustvarjalke v slovenskem jeziku, literaturi in kulturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giralt Latorre et Francho Nagore Laín (eds.) (2020) : Aragonais et catalan dans l'histoire linguistique d'Aragon. Saragosse : Presses de l'Université de Saragosse, Collection Papiers d'Avignon. 202 p. Accessible en libre accès. ISBN : 978-84-1340-094-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.155. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.90517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kathryn Kendrick, Humanitzar la infància a l'Espanya de principis del segle XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidaz de memoria y fichers afectivos: Cine de mullers en Centroamerica, par Ileana Rodríguez. San José: Universidat de Costa Rica, CIHAC/CALAS – Laboratorio Visions de Paz, 2020, 100 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex aequo - Revista da Associação Portuguesa de Estudos sobre as Mulheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22355/exaequo.2023.47.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkop, C. y Winkelmann, O. (eds.). (2022). Manuel des frontières linguistiques dans la Romania (Manuals of Romance Linguistics, 11) (606 pp.). Berlin/Boston: de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53971/2718.658x.v15.n24.43438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mariana Dominguez Fonseca Favre, Didactique du plurilinguisme et intercompréhension intégrée : étude de pratiques en terrain ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, kiireellinen italialainen. 500 espanjan mallin mukaan italiaksi käännettyä anglismia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.10255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica - Ileana Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTHESIS (Revista Chilena de Investigaciones Estéticas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.405-408. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7764/Aisth.74.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Jagd auf Anglizismen seit René Étiemble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.16-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, Italiensk, der haster. 500 anglicismer oversat til italiensk efter spansk forbillede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodrigues-Moura (org.), &amp;quot;Lletres en l'America Portuguesa. Autors - Textos - Lectors&amp;quot;. Bamberg, University of Bamberg Press, 2021, 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.513-514. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2023408715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya del llibre: Piechnik, I. i Wicherek, M. (eds) (2021). Langues romanes non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELUA: Estudios de Lingüística. Universidad de Alicante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.467-471. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/ELUA.24559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estévez Grossi, Marta (2018): Lingüística Migratoria e Interpretación en los Servicios Públicos. La comunidad gallega en Alemania. Berlín: Frank & Timme, TRANSÜD. Arbeiten zur Theorie und Praxis des Übersetzens und Dolmetschens, 575 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madrygal. Revista de Estudios Gallegos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt, H. (2017). &amp;quot;À travers le mur. Un conte et trois paraboles&amp;quot;, precedido de &amp;quot;Notre enfant&amp;quot; de Martha Arendt, traducido do alemán por Diane Meur, edición establecida e presentada por Karin Biro, París, Payot, 224 páxinas. ISBN 978-2-228-91876-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondina - Ondine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202398717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Dreckmann-Nielen, La Colònia Dignitat entre recordar i oblidar. Sobre la cultura del record a l'antiga comunitat d'assentaments, Bielefeld, transcript, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lespoux. For langue d’oc i skolen. Fra Vichy til Deixonne-loven. De tidligste uttrykkene for undervisning i oksitansk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1-2), pp.98-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/heimen.60.1-2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanach Suñol, Joan (Ed.) (2021): Montserrat Roig en el record. Visions i antologia de textos. Barcelona: Edicions de la Universitat de Barcelona, 66 p., ISBN: 978-84-9168-697-2. http://hdl.handle.net/2445/177213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ítaca. Revista de Filologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/itaca.24930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boix-Fuster, Emili - Perea, Maria-Pilar (eds.) (2020), Llengua i dialectes: esperances per al català, el gallec i el basc, Barcelona: Edicions de la Universitat de Barcelona, Col.lecció Lingüística Catalana, 168 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Olomucensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/ro.2023.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segjum það á ítölsku. Misnotkun ensku í orðasafni Ítalíu og líma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.503-506. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/arc.73.1.2023.503-506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinajero Araceli, Πολιτιστική ιστορία των ισπανόφωνων στην Ιαπωνία.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.359-360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.8989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romper el techo de cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ñeatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30972/nea.527033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramberger, P., Samide, I. ani Žigon, T. (Ɲɛnajɛ ɲɛmɔgɔ). (2018) la. Muso minnu bɛ kalan kɛ, olu ye farati ye: Slovini musow ja sugandilenw minnu bɛ hakilitigiw la. Znanstvena založba Filozofske fakultete Univerze ni Ljubljani cɛ (ɲɛ 288)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.41-42. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/msg.35.1.2023.41-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactica do plurilingüismo e da intercomprensión integrada: estudo das prácticas no territorio catalán e occitano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweigs Novelle Brief einer Unbekannten (1922) auf franko-, italo- und hispanophonen Bühnen der Gegenwart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2022.i30.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialer og teknikker fra det ældre Bialjak-maleriværksted. Anabelle Križnar (2020). Ljubljana, det videnskabelige forlag for det kunstneriske fakultet, Ljubljana Universitet. 184 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.731. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/aris.85664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín: Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i spansk i den tyske skoleverden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/adno.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers le progrès pour les femmes enceintes au Brésil & au Portugal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Culturas y Literaturas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL.2017.i20.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54337/ojs.globe.v14i.7564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrices, cheffes d'orchestre, interprètes : musiciennes de la France de l'entre-deux-guerres, 1919-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'allemand en contexte universitaire : modalités, enjeux et perspectives. Dörthe Uphoff, Luciane Leipnitz, Poliana Coeli Costa Arantes, Rogéria Costa Pereira (dir.) São Paulo, Humanitas, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fare educazione. Metodi collaborativi nella ricerca applicata ai contesti educativi multiculturali, 20 (1), pp.135-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/14980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller, Gesine, ed. (2020). Com es fa la literatura mundial?: Circulacions globals de les literatures llatino-americanes. Berlín, Boston: De Gruyter, 170 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirāsāt Hispānicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.107-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7530503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryanne Stevens (dir.), Joaquín Sorolla : lumières espagnoles : exposition, Aix-en-Provence, Caumont centre d'art, du 10 juillet au 1er novembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citron doux. L’Aînée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gier (dir.), Chants de sirènes - Neuf exposés bambergeois sur le libretto et le théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le traumatisme. Mémoire féminine de la guerre d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recensão a Léonard, Yves & Bourdon, Albert-Alain (2019). Histoire du Portugal. Paris: Chandeigne, 278 pp., ISBN: 978-2-36732-182-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de História da Sociedade e da Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1645-2259_22-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Sánchez Lecha, Mères et enfants. Histoire de la maternité et incluse provinciale de Saragosse. XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada et l’impressionnisme. Nouveaux horizons 1880-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peintresse Hélène de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transfiguration et séduction : la femme dans l'art français des affiches de la fin du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião et Raquel Henriques da Silva (org.), Les musées et la (les) société(s). Théories, contextes, histoires, expériences, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Koster. Composer au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre Civile dans le cinéma espagnol de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Isabel Serrano (2017). Kunsten at tale og kunsten at være tavs. Augusto de Castro. Journalistik og diplomati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba Hispanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vh.30.1.215-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanticisme entre dos mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377-378. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vestnik.14.377-378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison de la tendresse/House of Tenderness. Nouvelles sur des femmes libanaises/Short stories about Lebanese women par Evelyne Accad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/wfs.2022.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonfait, Antoine Courtin & Anne Klammt (dir.), « Humanités numériques : de nouveaux récits en histoire de l’art ? », Histoire de l’art, n° 87, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.54697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín, Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i den tyske skoleverden, Universitätsverlag Potsdam, Potsdam, 2020, 432 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i22390359v53p435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INCULCATION DU GENRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.315-320. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2022.23.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schloßmacher (dir.), Beethoven. Les années bonnoises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de prononciation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2047625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gabriel & Trudel Meisenburg, Linguistique romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul & Virginie. Un exotisme enchanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curieuses histoires. Noms propres devenus communs. De Marcel à Poubelle, l’histoire de ces hommes dont le nom est entré dans la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meid, V. El libro de la literatura. Literatura alemana desde la Alta Edad Media hasta el siglo XXI. Edición del jubileo [2004], Stuttgart, Reclam, 2017, 526 pp. 604 im. ISBN: 978-3-15-011117-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2021.i29.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Cristina Alves, La leçon viscontienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Perrenot (2017): La toponymie burgonde. Toponymie germanique et burgonde. Toponymie franc-comtoise — Toponymie romande. Toponymie burgonde — Toponymie savoyarde. noms composés et noms divers, Cressé: Éditions des régionalismes. 202 pp. ISBN papier: 978-2-8240-0760-1 / ISBN numérique (EPUB): 978-2-8240-5238-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.113. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.80003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas: Legacies of a French Musician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.115-116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18239/invesmusic.2021.13.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferroni, Histoire de la littérature italienne. Des débuts au XVè siècle. Milan, Mondadori, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.387-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne parle pas franglais. La langue française face à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1992364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stralla, The Provençal Renaissance in Germany. Translation and edition of Frédéric Mistral's Mirèio around the year 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Riecke, Histoire de la langue allemande. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Gorini, Italian. The standard book of reference and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Italian Studies in Southern Africa/Studi d'Italianistica nell'Africa Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.380-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kirchlinne, L'université rhénane Frédéric-Guillaume de Bonn. Histoire et histoires de deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Romansk sproghistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Istorie a Moldovei </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimismo e identità nell'opera pittorica di Santiago Rusiñol i Prats, pittore catalano (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Iberistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (115), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/Ri/2037-6588/2021/16/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Patrick Modiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1952172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Histoire linguistique romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas : Héritages d'un musicien français. Édité par Helen Julia Minors et Laura Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Meid, Le livre de la littérature. Littérature allemande du haut Moyen Âge au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kursberichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondimenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Marazzini et Alessio Petralli (éd.), La lingua italiana e le lingue romanze di fronte agli anglicismi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale panorama sulla letteratura germanofona nel 2017?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.164-167. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL2021.i24.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Anthore Baptiste, Paris : figures de mode. XIVe-XXIe siècle, ce que disent nos vêtements, Paris, Parigramme, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.383. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimisme et identité dans l’œuvre picturale de Santiago Rusiñol i Prats, peintre catalan (1861-1931), Montpellier/Barcelona 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/ambigua.5851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Waike-Koormann, Elfriede Lohse-Wächtler et Grethe Jürgens. Formations du moi et parcours de réception de deux artistes du XXè siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Elisabeth Marie-Vincent Ghislaine Ducatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839461624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFLM2025.15.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2024.17.27.3993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/LB2025-37192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_arif/arif.2025111186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/BYSU.F/2024.15.2.71" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/praxiseducativa-2024-280119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/americacritica/5961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22628/bcjjl.2024.19.1.357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17561/rtc.23.7204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.06" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.90517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22355/exaequo.2023.47.20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53971/2718.658x.v15.n24.43438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/Aisth.74.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2023408715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ELUA.24559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202398717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/heimen.60.1-2.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/itaca.24930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/ro.2023.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.503-506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/msg.35.1.2023.41-42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/aris.85664" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/adno.9963" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2022.i30.01" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL.2017.i20.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ojs.globe.v14i.7564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/14980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7530503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031937" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vh.30.1.215-216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/wfs.2022.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v53p435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2022.23.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54697" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vestnik.14.377-378" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2047625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.80003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2021.i29.06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030691" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030689" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/invesmusic.2021.13.07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11404" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1992364" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11510" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Ri/2037-6588/2021/16/029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11448" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1952172" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL2021.i24.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/ambigua.5851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Elisabeth Marie-Vincent Ghislaine Ducatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839461624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFLM2025.15.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2024.17.27.3993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/LB2025-37192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_arif/arif.2025111186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/BYSU.F/2024.15.2.71" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/praxiseducativa-2024-280119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/americacritica/5961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22628/bcjjl.2024.19.1.357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17561/rtc.23.7204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.06" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.90517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22355/exaequo.2023.47.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53971/2718.658x.v15.n24.43438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/Aisth.74.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.02" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2023408715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ELUA.24559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202398717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/heimen.60.1-2.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/itaca.24930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/ro.2023.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.503-506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/msg.35.1.2023.41-42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2022.i30.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/aris.85664" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/adno.9963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL.2017.i20.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ojs.globe.v14i.7564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/14980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7530503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031937" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vh.30.1.215-216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vestnik.14.377-378" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/wfs.2022.0027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54697" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v53p435" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2022.23.16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2047625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030689" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030691" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2021.i29.06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.80003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/invesmusic.2021.13.07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1992364" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11404" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Ri/2037-6588/2021/16/029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1952172" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11448" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL2021.i24.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/ambigua.5851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>