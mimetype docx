--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doutoramento em estudos culturais na Universidade de Aveiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Estudos das línguas/culturas nas universidades de Bona, Zaragoza, Lisboa, Florença, Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dottoressa lingue e culture euro-americane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2016: B. Sc. Management na universidade PSL/Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hypokhâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> em Jules Ferry em Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous-admissible ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">አፍሪካ በጀርመንኛ ተናጋሪ የመገናኛ ቦታ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interkulturelle Germanistik, 43 (43), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839461624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropisms in the work of Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Llengües i Literatures Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFLM2025.15.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya de: Alain Damasio i Benjamin Mayet (2016). Le Dehors de toute chose. La Volte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropismos en la obra de Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (27), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2024.17.27.3993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkoop, Kiristiina; Winkelmaan, Otto (maysaraaca). Roomaaniyah addal tan afti cuduudih gabah kitab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (1), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/LB2025-37192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resensie deur Albert Schweitzer (red.) (2023): So het Albert Schweitzer gepraat / Also sprach. Lewensspreuke en lewensbeginsels gekies en uit Duits vertaal deur Jean-Paul Sorg. Tweetalige uitgawe, Parys: Arfuyen, 168 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis. Revista de investigación filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_arif/arif.2025111186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pazos Alonso, C. (2022). Francisca Wood and Nineteenth-Century Periodical Culture: Pressing for Change. Cambridge: Legenda (Studies in Hispanic and Lusophone Cultures, 35), 250 pp. ISBN 978–1–78188–799–8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociology: Bulletin of Yerevan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2 (40)), pp.71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46991/BYSU.F/2024.15.2.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">లాస్ ముజెరెస్ క్యూ ఎస్టూడియన్ సన్ పెలిగ్రోసాస్: రెట్రాటోస్ సెలెక్సియోనాడోస్ డి ముజెరెస్ ఎస్లోవేనాస్ డి లా ఇంటెలెక్చువాలిడాడ్</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19137/praxiseducativa-2024-280119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fenómeno ignorado: “Historia cultural de los hispanohablantes en Japón” de Araceli Tinajero (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/americacritica/5961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-politeness in emails in French and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.357-359. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22628/bcjjl.2024.19.1.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kramberger, Irena Samide en Tanja Žigon (dir.), Vroue wat studeer is gevaarlik: Geselekteerde portrette van Sloveense vroue van die intelligentsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociolinguistique d’un numéro du magazine Maisons Côté Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tercio Creciente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17561/rtc.23.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Африкаялда немцазул мацӀ бицунеб бухьеналъул рахъалъ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Schweitzer: Eso dixo / Also sprach Albert Schweitzer. Los dichos y máximes de la vida escogíos y traducíos del alemán por Jean-Paul Sorg. Edición bilingüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.56-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenka Žbogar (dir.), 57. seminar slovenskega jezika, literature in kulture: ustvarjalke v slovenskem jeziku, literaturi in kulturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giralt Latorre et Francho Nagore Laín (eds.) (2020) : Aragonais et catalan dans l'histoire linguistique d'Aragon. Saragosse : Presses de l'Université de Saragosse, Collection Papiers d'Avignon. 202 p. Accessible en libre accès. ISBN : 978-84-1340-094-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.155. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.90517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kathryn Kendrick, Humanitzar la infància a l'Espanya de principis del segle XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidaz de memoria y fichers afectivos: Cine de mullers en Centroamerica, par Ileana Rodríguez. San José: Universidat de Costa Rica, CIHAC/CALAS – Laboratorio Visions de Paz, 2020, 100 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex aequo - Revista da Associação Portuguesa de Estudos sobre as Mulheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22355/exaequo.2023.47.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkop, C. y Winkelmann, O. (eds.). (2022). Manuel des frontières linguistiques dans la Romania (Manuals of Romance Linguistics, 11) (606 pp.). Berlin/Boston: de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53971/2718.658x.v15.n24.43438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mariana Dominguez Fonseca Favre, Didactique du plurilinguisme et intercompréhension intégrée : étude de pratiques en terrain ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, kiireellinen italialainen. 500 espanjan mallin mukaan italiaksi käännettyä anglismia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.10255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica - Ileana Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTHESIS (Revista Chilena de Investigaciones Estéticas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.405-408. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7764/Aisth.74.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Jagd auf Anglizismen seit René Étiemble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.16-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, Italiensk, der haster. 500 anglicismer oversat til italiensk efter spansk forbillede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodrigues-Moura (org.), &amp;quot;Lletres en l'America Portuguesa. Autors - Textos - Lectors&amp;quot;. Bamberg, University of Bamberg Press, 2021, 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.513-514. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2023408715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya del llibre: Piechnik, I. i Wicherek, M. (eds) (2021). Langues romanes non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELUA: Estudios de Lingüística. Universidad de Alicante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.467-471. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/ELUA.24559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estévez Grossi, Marta (2018): Lingüística Migratoria e Interpretación en los Servicios Públicos. La comunidad gallega en Alemania. Berlín: Frank & Timme, TRANSÜD. Arbeiten zur Theorie und Praxis des Übersetzens und Dolmetschens, 575 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madrygal. Revista de Estudios Gallegos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt, H. (2017). &amp;quot;À travers le mur. Un conte et trois paraboles&amp;quot;, precedido de &amp;quot;Notre enfant&amp;quot; de Martha Arendt, traducido do alemán por Diane Meur, edición establecida e presentada por Karin Biro, París, Payot, 224 páxinas. ISBN 978-2-228-91876-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondina - Ondine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202398717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Dreckmann-Nielen, La Colònia Dignitat entre recordar i oblidar. Sobre la cultura del record a l'antiga comunitat d'assentaments, Bielefeld, transcript, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lespoux. For langue d’oc i skolen. Fra Vichy til Deixonne-loven. De tidligste uttrykkene for undervisning i oksitansk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1-2), pp.98-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/heimen.60.1-2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanach Suñol, Joan (Ed.) (2021): Montserrat Roig en el record. Visions i antologia de textos. Barcelona: Edicions de la Universitat de Barcelona, 66 p., ISBN: 978-84-9168-697-2. http://hdl.handle.net/2445/177213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ítaca. Revista de Filologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/itaca.24930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boix-Fuster, Emili - Perea, Maria-Pilar (eds.) (2020), Llengua i dialectes: esperances per al català, el gallec i el basc, Barcelona: Edicions de la Universitat de Barcelona, Col.lecció Lingüística Catalana, 168 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Olomucensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/ro.2023.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segjum það á ítölsku. Misnotkun ensku í orðasafni Ítalíu og líma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.503-506. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/arc.73.1.2023.503-506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinajero Araceli, Πολιτιστική ιστορία των ισπανόφωνων στην Ιαπωνία.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.359-360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.8989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romper el techo de cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ñeatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30972/nea.527033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramberger, P., Samide, I. ani Žigon, T. (Ɲɛnajɛ ɲɛmɔgɔ). (2018) la. Muso minnu bɛ kalan kɛ, olu ye farati ye: Slovini musow ja sugandilenw minnu bɛ hakilitigiw la. Znanstvena založba Filozofske fakultete Univerze ni Ljubljani cɛ (ɲɛ 288)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.41-42. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/msg.35.1.2023.41-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactica do plurilingüismo e da intercomprensión integrada: estudo das prácticas no territorio catalán e occitano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweigs Novelle Brief einer Unbekannten (1922) auf franko-, italo- und hispanophonen Bühnen der Gegenwart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2022.i30.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialer og teknikker fra det ældre Bialjak-maleriværksted. Anabelle Križnar (2020). Ljubljana, det videnskabelige forlag for det kunstneriske fakultet, Ljubljana Universitet. 184 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.731. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/aris.85664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín: Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i spansk i den tyske skoleverden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/adno.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers le progrès pour les femmes enceintes au Brésil & au Portugal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Culturas y Literaturas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL.2017.i20.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54337/ojs.globe.v14i.7564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrices, cheffes d'orchestre, interprètes : musiciennes de la France de l'entre-deux-guerres, 1919-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'allemand en contexte universitaire : modalités, enjeux et perspectives. Dörthe Uphoff, Luciane Leipnitz, Poliana Coeli Costa Arantes, Rogéria Costa Pereira (dir.) São Paulo, Humanitas, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fare educazione. Metodi collaborativi nella ricerca applicata ai contesti educativi multiculturali, 20 (1), pp.135-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/14980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller, Gesine, ed. (2020). Com es fa la literatura mundial?: Circulacions globals de les literatures llatino-americanes. Berlín, Boston: De Gruyter, 170 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirāsāt Hispānicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.107-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7530503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryanne Stevens (dir.), Joaquín Sorolla : lumières espagnoles : exposition, Aix-en-Provence, Caumont centre d'art, du 10 juillet au 1er novembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citron doux. L’Aînée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gier (dir.), Chants de sirènes - Neuf exposés bambergeois sur le libretto et le théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le traumatisme. Mémoire féminine de la guerre d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recensão a Léonard, Yves & Bourdon, Albert-Alain (2019). Histoire du Portugal. Paris: Chandeigne, 278 pp., ISBN: 978-2-36732-182-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de História da Sociedade e da Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1645-2259_22-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Sánchez Lecha, Mères et enfants. Histoire de la maternité et incluse provinciale de Saragosse. XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada et l’impressionnisme. Nouveaux horizons 1880-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peintresse Hélène de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transfiguration et séduction : la femme dans l'art français des affiches de la fin du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião et Raquel Henriques da Silva (org.), Les musées et la (les) société(s). Théories, contextes, histoires, expériences, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Koster. Composer au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre Civile dans le cinéma espagnol de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Isabel Serrano (2017). Kunsten at tale og kunsten at være tavs. Augusto de Castro. Journalistik og diplomati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba Hispanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vh.30.1.215-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanticisme entre dos mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377-378. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vestnik.14.377-378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison de la tendresse/House of Tenderness. Nouvelles sur des femmes libanaises/Short stories about Lebanese women par Evelyne Accad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/wfs.2022.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonfait, Antoine Courtin & Anne Klammt (dir.), « Humanités numériques : de nouveaux récits en histoire de l’art ? », Histoire de l’art, n° 87, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.54697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín, Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i den tyske skoleverden, Universitätsverlag Potsdam, Potsdam, 2020, 432 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i22390359v53p435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INCULCATION DU GENRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.315-320. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2022.23.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schloßmacher (dir.), Beethoven. Les années bonnoises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de prononciation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2047625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gabriel & Trudel Meisenburg, Linguistique romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul & Virginie. Un exotisme enchanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curieuses histoires. Noms propres devenus communs. De Marcel à Poubelle, l’histoire de ces hommes dont le nom est entré dans la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meid, V. El libro de la literatura. Literatura alemana desde la Alta Edad Media hasta el siglo XXI. Edición del jubileo [2004], Stuttgart, Reclam, 2017, 526 pp. 604 im. ISBN: 978-3-15-011117-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2021.i29.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Cristina Alves, La leçon viscontienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Perrenot (2017): La toponymie burgonde. Toponymie germanique et burgonde. Toponymie franc-comtoise — Toponymie romande. Toponymie burgonde — Toponymie savoyarde. noms composés et noms divers, Cressé: Éditions des régionalismes. 202 pp. ISBN papier: 978-2-8240-0760-1 / ISBN numérique (EPUB): 978-2-8240-5238-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.113. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.80003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas: Legacies of a French Musician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.115-116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18239/invesmusic.2021.13.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferroni, Histoire de la littérature italienne. Des débuts au XVè siècle. Milan, Mondadori, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.387-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne parle pas franglais. La langue française face à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1992364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stralla, The Provençal Renaissance in Germany. Translation and edition of Frédéric Mistral's Mirèio around the year 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Riecke, Histoire de la langue allemande. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Gorini, Italian. The standard book of reference and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Italian Studies in Southern Africa/Studi d'Italianistica nell'Africa Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.380-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kirchlinne, L'université rhénane Frédéric-Guillaume de Bonn. Histoire et histoires de deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Romansk sproghistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Istorie a Moldovei </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimismo e identità nell'opera pittorica di Santiago Rusiñol i Prats, pittore catalano (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Iberistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (115), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/Ri/2037-6588/2021/16/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Patrick Modiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1952172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Histoire linguistique romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas : Héritages d'un musicien français. Édité par Helen Julia Minors et Laura Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Meid, Le livre de la littérature. Littérature allemande du haut Moyen Âge au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kursberichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondimenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Marazzini et Alessio Petralli (éd.), La lingua italiana e le lingue romanze di fronte agli anglicismi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale panorama sulla letteratura germanofona nel 2017?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.164-167. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL2021.i24.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Anthore Baptiste, Paris : figures de mode. XIVe-XXIe siècle, ce que disent nos vêtements, Paris, Parigramme, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.383. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimisme et identité dans l’œuvre picturale de Santiago Rusiñol i Prats, peintre catalan (1861-1931), Montpellier/Barcelona 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/ambigua.5851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Waike-Koormann, Elfriede Lohse-Wächtler et Grethe Jürgens. Formations du moi et parcours de réception de deux artistes du XXè siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doutoramento em estudos culturais na Universidade de Aveiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: Estudos das línguas/culturas nas universidades de Bona, Zaragoza, Lisboa, Florença, Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dottoressa lingue e culture euro-americane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2016: B. Sc. Management na universidade PSL/Dauphine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hypokhâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> e </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> em Jules Ferry em Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(obtenção do título académico de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sous-admissible ENS Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">አፍሪካ በጀርመንኛ ተናጋሪ የመገናኛ ቦታ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Interkulturelle Germanistik, 43 (43), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839461624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropisms in the work of Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Llengües i Literatures Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFLM2025.15.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya de: Alain Damasio i Benjamin Mayet (2016). Le Dehors de toute chose. La Volte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISJUNTIVA-Crítica de les Ciències Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanotropismos en la obra de Marguerite Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Márgenes, Espacio Arte Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (27), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2024.17.27.3993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkoop, Kiristiina; Winkelmaan, Otto (maysaraaca). Roomaaniyah addal tan afti cuduudih gabah kitab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (1), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/LB2025-37192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resensie deur Albert Schweitzer (red.) (2023): So het Albert Schweitzer gepraat / Also sprach. Lewensspreuke en lewensbeginsels gekies en uit Duits vertaal deur Jean-Paul Sorg. Tweetalige uitgawe, Parys: Arfuyen, 168 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis. Revista de investigación filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.109-111. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_arif/arif.2025111186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pazos Alonso, C. (2022). Francisca Wood and Nineteenth-Century Periodical Culture: Pressing for Change. Cambridge: Legenda (Studies in Hispanic and Lusophone Cultures, 35), 250 pp. ISBN 978–1–78188–799–8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociology: Bulletin of Yerevan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2 (40)), pp.71. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46991/BYSU.F/2024.15.2.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">లాస్ ముజెరెస్ క్యూ ఎస్టూడియన్ సన్ పెలిగ్రోసాస్: రెట్రాటోస్ సెలెక్సియోనాడోస్ డి ముజెరెస్ ఎస్లోవేనాస్ డి లా ఇంటెలెక్చువాలిడాడ్</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19137/praxiseducativa-2024-280119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fenómeno ignorado: “Historia cultural de los hispanohablantes en Japón” de Araceli Tinajero (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.77-78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/americacritica/5961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-politeness in emails in French and Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.357-359. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22628/bcjjl.2024.19.1.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kramberger, Irena Samide en Tanja Žigon (dir.), Vroue wat studeer is gevaarlik: Geselekteerde portrette van Sloveense vroue van die intelligentsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Schweitzer: Eso dixo / Also sprach Albert Schweitzer. Los dichos y máximes de la vida escogíos y traducíos del alemán por Jean-Paul Sorg. Edición bilingüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.56-57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Африкаялда немцазул мацӀ бицунеб бухьеналъул рахъалъ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.57-59. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenka Žbogar (dir.), 57. seminar slovenskega jezika, literature in kulture: ustvarjalke v slovenskem jeziku, literaturi in kulturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qfp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociolinguistique d’un numéro du magazine Maisons Côté Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tercio Creciente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.153-164. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17561/rtc.23.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Giralt Latorre et Francho Nagore Laín (eds.) (2020) : Aragonais et catalan dans l'histoire linguistique d'Aragon. Saragosse : Presses de l'Université de Saragosse, Collection Papiers d'Avignon. 202 p. Accessible en libre accès. ISBN : 978-84-1340-094-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.155. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.90517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kathryn Kendrick, Humanitzar la infància a l'Espanya de principis del segle XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalidaz de memoria y fichers afectivos: Cine de mullers en Centroamerica, par Ileana Rodríguez. San José: Universidat de Costa Rica, CIHAC/CALAS – Laboratorio Visions de Paz, 2020, 100 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex aequo - Revista da Associação Portuguesa de Estudos sobre as Mulheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22355/exaequo.2023.47.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossenkop, C. y Winkelmann, O. (eds.). (2022). Manuel des frontières linguistiques dans la Romania (Manuals of Romance Linguistics, 11) (606 pp.). Berlin/Boston: de Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53971/2718.658x.v15.n24.43438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Mariana Dominguez Fonseca Favre, Didactique du plurilinguisme et intercompréhension intégrée : étude de pratiques en terrain ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, kiireellinen italialainen. 500 espanjan mallin mukaan italiaksi käännettyä anglismia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.297-299. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.10255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica - Ileana Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTHESIS (Revista Chilena de Investigaciones Estéticas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.405-408. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7764/Aisth.74.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Jagd auf Anglizismen seit René Étiemble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.16-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2023.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Valle, Italiensk, der haster. 500 anglicismer oversat til italiensk efter spansk forbillede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.18434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estévez Grossi, Marta (2018): Lingüística Migratoria e Interpretación en los Servicios Públicos. La comunidad gallega en Alemania. Berlín: Frank & Timme, TRANSÜD. Arbeiten zur Theorie und Praxis des Übersetzens und Dolmetschens, 575 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madrygal. Revista de Estudios Gallegos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenya del llibre: Piechnik, I. i Wicherek, M. (eds) (2021). Langues romanes non-standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELUA: Estudios de Lingüística. Universidad de Alicante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.467-471. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/ELUA.24559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt, H. (2017). &amp;quot;À travers le mur. Un conte et trois paraboles&amp;quot;, precedido de &amp;quot;Notre enfant&amp;quot; de Martha Arendt, traducido do alemán por Diane Meur, edición establecida e presentada por Karin Biro, París, Payot, 224 páxinas. ISBN 978-2-228-91876-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondina - Ondine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202398717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Dreckmann-Nielen, La Colònia Dignitat entre recordar i oblidar. Sobre la cultura del record a l'antiga comunitat d'assentaments, Bielefeld, transcript, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodrigues-Moura (org.), &amp;quot;Lletres en l'America Portuguesa. Autors - Textos - Lectors&amp;quot;. Bamberg, University of Bamberg Press, 2021, 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.513-514. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2023408715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lespoux. For langue d’oc i skolen. Fra Vichy til Deixonne-loven. De tidligste uttrykkene for undervisning i oksitansk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (1-2), pp.98-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/heimen.60.1-2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanach Suñol, Joan (Ed.) (2021): Montserrat Roig en el record. Visions i antologia de textos. Barcelona: Edicions de la Universitat de Barcelona, 66 p., ISBN: 978-84-9168-697-2. http://hdl.handle.net/2445/177213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ítaca. Revista de Filologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.189-192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/itaca.24930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boix-Fuster, Emili - Perea, Maria-Pilar (eds.) (2020), Llengua i dialectes: esperances per al català, el gallec i el basc, Barcelona: Edicions de la Universitat de Barcelona, Col.lecció Lingüística Catalana, 168 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanica Olomucensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5507/ro.2023.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segjum það á ítölsku. Misnotkun ensku í orðasafni Ítalíu og líma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73, pp.503-506. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/arc.73.1.2023.503-506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinajero Araceli, Πολιτιστική ιστορία των ισπανόφωνων στην Ιαπωνία.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.359-360. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebisu.8989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romper el techo de cristal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ñeatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30972/nea.527033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramberger, P., Samide, I. ani Žigon, T. (Ɲɛnajɛ ɲɛmɔgɔ). (2018) la. Muso minnu bɛ kalan kɛ, olu ye farati ye: Slovini musow ja sugandilenw minnu bɛ hakilitigiw la. Znanstvena založba Filozofske fakultete Univerze ni Ljubljani cɛ (ɲɛ 288)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.41-42. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/msg.35.1.2023.41-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialer og teknikker fra det ældre Bialjak-maleriværksted. Anabelle Križnar (2020). Ljubljana, det videnskabelige forlag for det kunstneriske fakultet, Ljubljana Universitet. 184 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte, Individuo y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/aris.85664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactica do plurilingüismo e da intercomprensión integrada: estudo das prácticas no territorio catalán e occitano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glottopol.3445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín: Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i spansk i den tyske skoleverden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Didactica Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/adno.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweigs Novelle Brief einer Unbekannten (1922) auf franko-, italo- und hispanophonen Bühnen der Gegenwart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2022.i30.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers le progrès pour les femmes enceintes au Brésil & au Portugal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Culturas y Literaturas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.7-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL.2017.i20.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrices, cheffes d'orchestre, interprètes : musiciennes de la France de l'entre-deux-guerres, 1919-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reseña de Modalidades de memoria y archivos afectivos: Cine de mujeres en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54337/ojs.globe.v14i.7564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'allemand en contexte universitaire : modalités, enjeux et perspectives. Dörthe Uphoff, Luciane Leipnitz, Poliana Coeli Costa Arantes, Rogéria Costa Pereira (dir.) São Paulo, Humanitas, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educazione Interculturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fare educazione. Metodi collaborativi nella ricerca applicata ai contesti educativi multiculturali, 20 (1), pp.135-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2420-8175/14980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller, Gesine, ed. (2020). Com es fa la literatura mundial?: Circulacions globals de les literatures llatino-americanes. Berlín, Boston: De Gruyter, 170 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirāsāt Hispānicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.107-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7530503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryanne Stevens (dir.), Joaquín Sorolla : lumières espagnoles : exposition, Aix-en-Provence, Caumont centre d'art, du 10 juillet au 1er novembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.16765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citron doux. L’Aînée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gier (dir.), Chants de sirènes - Neuf exposés bambergeois sur le libretto et le théâtre musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le traumatisme. Mémoire féminine de la guerre d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recensão a Léonard, Yves & Bourdon, Albert-Alain (2019). Histoire du Portugal. Paris: Chandeigne, 278 pp., ISBN: 978-2-36732-182-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de História da Sociedade e da Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1645-2259_22-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Sánchez Lecha, Mères et enfants. Histoire de la maternité et incluse provinciale de Saragosse. XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canada et l’impressionnisme. Nouveaux horizons 1880-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Baião et Raquel Henriques da Silva (org.), Les musées et la (les) société(s). Théories, contextes, histoires, expériences, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interfaces.6288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre transfiguration et séduction : la femme dans l'art français des affiches de la fin du XIXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peintresse Hélène de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2031937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Koster. Composer au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2033708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre Civile dans le cinéma espagnol de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccec.13599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Isabel Serrano (2017). Kunsten at tale og kunsten at være tavs. Augusto de Castro. Journalistik og diplomati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba Hispanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.215-216. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vh.30.1.215-216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanticisme entre dos mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Foreign Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.377-378. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/vestnik.14.377-378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison de la tendresse/House of Tenderness. Nouvelles sur des femmes libanaises/Short stories about Lebanese women par Evelyne Accad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/wfs.2022.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonfait, Antoine Courtin & Anne Klammt (dir.), « Humanités numériques : de nouveaux récits en histoire de l’art ? », Histoire de l’art, n° 87, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.54697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Barquero Pipín, Sprog, kultur, interkulturalitet: behandlingen af pragmatisk kompetence som en del af den kommunikative kompetence i lærebøgerne i den tyske skoleverden, Universitätsverlag Potsdam, Potsdam, 2020, 432 s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.435-438. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i22390359v53p435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INCULCATION DU GENRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.315-320. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2022.23.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Schloßmacher (dir.), Beethoven. Les années bonnoises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de prononciation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2047625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabíola Cristina Alves, La leçon viscontienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52-2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.17023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Perrenot (2017): La toponymie burgonde. Toponymie germanique et burgonde. Toponymie franc-comtoise — Toponymie romande. Toponymie burgonde — Toponymie savoyarde. noms composés et noms divers, Cressé: Éditions des régionalismes. 202 pp. ISBN papier: 978-2-8240-0760-1 / ISBN numérique (EPUB): 978-2-8240-5238-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología Románica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.113. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rfrm.80003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gabriel & Trudel Meisenburg, Linguistique romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meid, V. El libro de la literatura. Literatura alemana desde la Alta Edad Media hasta el siglo XXI. Edición del jubileo [2004], Stuttgart, Reclam, 2017, 526 pp. 604 im. ISBN: 978-3-15-011117-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAGAzin. Revista de Germanística Intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.95-96. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/mAGAzin.2021.i29.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curieuses histoires. Noms propres devenus communs. De Marcel à Poubelle, l’histoire de ces hommes dont le nom est entré dans la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul & Virginie. Un exotisme enchanteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2022.2030689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas: Legacies of a French Musician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.115-116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18239/invesmusic.2021.13.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferroni, Histoire de la littérature italienne. Des débuts au XVè siècle. Milan, Mondadori, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.387-388. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne parle pas franglais. La langue française face à l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1992364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stralla, The Provençal Renaissance in Germany. Translation and edition of Frédéric Mistral's Mirèio around the year 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Riecke, Histoire de la langue allemande. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Gorini, Italian. The standard book of reference and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Italian Studies in Southern Africa/Studi d'Italianistica nell'Africa Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.380-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kirchlinne, L'université rhénane Frédéric-Guillaume de Bonn. Histoire et histoires de deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Romansk sproghistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Istorie a Moldovei </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.166-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimismo e identità nell'opera pittorica di Santiago Rusiñol i Prats, pittore catalano (1861-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Iberistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (115), pp.351-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/Ri/2037-6588/2021/16/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Patrick Modiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09639489.2021.1952172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg A. Kaiser, Histoire linguistique romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dukas : Héritages d'un musicien français. Édité par Helen Julia Minors et Laura Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Meid, Le livre de la littérature. Littérature allemande du haut Moyen Âge au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kursberichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondimenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esperienze DIS (Deutsch-Italienische Studien) / Renaissance-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Marazzini et Alessio Petralli (éd.), La lingua italiana e le lingue romanze di fronte agli anglicismi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale panorama sulla letteratura germanofona nel 2017?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.164-167. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/RICL2021.i24.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Anthore Baptiste, Paris : figures de mode. XIVe-XXIe siècle, ce que disent nos vêtements, Paris, Parigramme, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.383. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/cechinox.2021.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mateu, Intimisme et identité dans l’œuvre picturale de Santiago Rusiñol i Prats, peintre catalan (1861-1931), Montpellier/Barcelona 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.194-196. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46661/ambigua.5851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Waike-Koormann, Elfriede Lohse-Wächtler et Grethe Jürgens. Formations du moi et parcours de réception de deux artistes du XXè siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Elisabeth Marie-Vincent Ghislaine Ducatteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.11504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Elisabeth Marie-Vincent Ghislaine Ducatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839461624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFLM2025.15.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2024.17.27.3993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/LB2025-37192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_arif/arif.2025111186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/BYSU.F/2024.15.2.71" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/praxiseducativa-2024-280119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/americacritica/5961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22628/bcjjl.2024.19.1.357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17561/rtc.23.7204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.06" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.90517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22355/exaequo.2023.47.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53971/2718.658x.v15.n24.43438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/Aisth.74.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.02" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2023408715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ELUA.24559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202398717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/heimen.60.1-2.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/itaca.24930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/ro.2023.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.503-506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/msg.35.1.2023.41-42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2022.i30.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/aris.85664" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/adno.9963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL.2017.i20.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ojs.globe.v14i.7564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/14980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7530503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031937" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6288" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vh.30.1.215-216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vestnik.14.377-378" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/wfs.2022.0027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54697" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v53p435" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2022.23.16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2047625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11625" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030689" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030691" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2021.i29.06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.80003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/invesmusic.2021.13.07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1992364" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11404" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Ri/2037-6588/2021/16/029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1952172" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11448" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL2021.i24.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/ambigua.5851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Elisabeth Marie-Vincent Ghislaine Ducatteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839461624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFLM2025.15.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2024.17.27.3993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/LB2025-37192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_arif/arif.2025111186" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46991/BYSU.F/2024.15.2.71" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/praxiseducativa-2024-280119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/americacritica/5961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22628/bcjjl.2024.19.1.357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qfp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17561/rtc.23.7204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.90517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22355/exaequo.2023.47.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53971/2718.658x.v15.n24.43438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.10255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/Aisth.74.18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2023.02" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.18434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ELUA.24559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202398717" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.11408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2023408715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/heimen.60.1-2.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/itaca.24930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/ro.2023.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/arc.73.1.2023.503-506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.8989" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/msg.35.1.2023.41-42" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/aris.85664" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/adno.9963" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2022.i30.01" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL.2017.i20.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030694" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54337/ojs.globe.v14i.7564" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/14980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7530503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16765" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030690" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030693" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.6288" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2031937" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2033708" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vh.30.1.215-216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/vestnik.14.377-378" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/wfs.2022.0027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54697" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v53p435" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937391v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2022.23.16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11603" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2047625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.17023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rfrm.80003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11625" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/mAGAzin.2021.i29.06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030691" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2022.2030689" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/invesmusic.2021.13.07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.41" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1992364" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11510" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11404" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/Ri/2037-6588/2021/16/029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2021.1952172" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11448" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knab117" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RICL2021.i24.11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/ambigua.5851" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>