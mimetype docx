--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -972,246 +972,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04869964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Corona de Aragón: experiencias políticas y juegos de tiempos. Balance y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedralbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.21-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un historien pâtissier face à ses détracteurs. Activité historienne et appartenance urbaine (Saragosse, XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire urbaine, 66, pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhu.066.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Anales de la Corona de Aragón a debate. Circulaciones e interacciones en torno a la monumentalización de un pasado común</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedralbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, pp.21-49. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.157-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1544,174 +1544,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le règne de Charles II et ses validos : figures, évolution et enjeux »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 383, p. 61-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Dé)fragmentation d’un espace urbain insurgé et réprimé. Saragosse 1591-1592</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.235-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdlm.9459⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03612940v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les campagnes pamphlétaires de don Juan José de Austria, des mazarinades espagnoles ? Politisation de l’écrit et systèmes de communication dans l’Europe du xviie siècle »</w:t>
               </w:r>
@@ -2123,209 +2123,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ailleurs en Europe, ailleurs de l'Europe. Entretien avec Krzysztof Pomian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Maczka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerres de plumes et contestation politique : un espace public dans l'Espagne de la fin du XVII e siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 58-4 (58-4), p. 7-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.584.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614499v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La publicité au service de la dissimulation : don Juan José de Austria en Machiavel ? »</w:t>
               </w:r>
@@ -3111,195 +3111,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertise et gouvernement des finances dans la monarchie espagnole au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brétéché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marion BRÉTÉCHÉ y Héloïse HERMANT (eds.), Paroles d’experts. Une histoire sociale du politique (Europe, XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03296440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Circulation des livres et construction des savoirs dans la péninsule ibérique à l’âge moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo, Nathalie Peyrebonne, Pauline Renoux-Carron, Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, p. 19-38, 2021, 978-2-37906-070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613680v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03296440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Remontrance à la reine-mère de Charles II, régente et gouvernante du royaume lors de sa minorité (1669) »</w:t>
               </w:r>
@@ -4029,169 +4029,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les lieux de la révolte des Barretines : de la place publique à l’espace public ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan Carlos d’Amico et Paloma Bravo, dir., Territoires, lieux et espaces de la révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-206, 2017, 978-2-36441-202-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A cor(s) et à (é)crits : manifestes, pasquins et chansons des révoltés Barretines en questions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Hugon et Alexandra Merle, dir., Soulèvements, révoltes et révolutions dans la monarchie espagnole au temps des Habsbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 161-177., 2017, 9788490960554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un cetro con ojos y alma. Comunicación política, ordo amoris y arte del gobierno »</w:t>
               </w:r>
@@ -4585,256 +4585,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A un tiempo rey y vasallo. Les bâtards royaux des Habsbourg d’Espagne, des “monstres politiques”? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carole Avignon, dir., Filiation illégitime et bâtardise dans les sociétés médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 297-316., 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.44716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violence et recherche du compromis : le laboratoire de l’empire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Javier Ruiz Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héloïse Hermant, dir., Le pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe -XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 135-139, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Jeux de pouvoir : contournements et temporalités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héloïse Hermant, dir., Le pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 135-139, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613103v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03613142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le pouvoir contourné. Réflexion sur la cohésion et l’institutionnalisation des sociétés modernes »</w:t>
               </w:r>
@@ -5102,173 +5102,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dénoncer, stigmatiser, terrasser le valido : les discours d’opposition au pouvoir de don Juan José de Austria en 1668-1669 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de l’opposition dans l'Espagne des XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, p. 79-92, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Poésie de combat autour de la nomination de don Juan José de Austria comme Premier ministre. Provoquer, orchestrer et glorifier l'événement par les vers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Laure Acquier; Emmanuel Marigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie de cour et de circonstance, théâtre historique (XVIe-XVIIIe siècles). Monde hispanique et européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, p. 295-324., 2014, 978-2-343-02790-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614514v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03614511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Campagnes épistolaires et négociation politique : l’imparable “stratégie” d’ascension politico-sociale de don Juan José de Austria ? »</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F01BA7B6"/>
+    <w:nsid w:val="C79AC452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>