--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -493,182 +493,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrer en communication de l’âge classique aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerres de plumes. Publicité et cultures politiques dans l’Espagne du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 582p., 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.17832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.17832⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03613742v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03614592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -972,352 +972,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04869964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿La cohesión política en el crisol de la polémica? Tensiones identitarias y arbitraje real en torno a una justa historiográfica navarro-aragonesa (primera mitad del siglo XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.47346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historien pâtissier face à ses détracteurs. Activité historienne et appartenance urbaine (Saragosse, XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire urbaine, 66, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.066.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Corona de Aragón: experiencias políticas y juegos de tiempos. Balance y perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedralbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, pp.21-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Anales de la Corona de Aragón a debate. Circulaciones e interacciones en torno a la monumentalización de un pasado común</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedralbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.157-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871132v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04870694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les papiers du désordre. Une histoire sociopolitique de la révolte de Saragosse de 1591</w:t>
               </w:r>
@@ -1375,343 +1375,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots et des gestes. Le corps et la voix dans l'univers de la révolte (XIVe-XVIIIe siècles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Challet</w:t>
+                <w:t xml:space="preserve">Clameurs et justice. Les cris, la plume et le feu dans la révolte des Barretines (1687-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38année (1), pp.4-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 38anné (1), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.191.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots et des gestes. Le corps et la voix dans l'univers de la révolte (XIVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38anné (1), pp.83-100. </w:t>
+              <w:t xml:space="preserve">, 2019, 38année (1), pp.4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.191.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hes.191.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612877v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)fragmentation d’un espace urbain insurgé et réprimé. Saragosse 1591-1592</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le règne de Charles II et ses validos : figures, évolution et enjeux »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 383, p. 61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613724v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03612940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les campagnes pamphlétaires de don Juan José de Austria, des mazarinades espagnoles ? Politisation de l’écrit et systèmes de communication dans l’Europe du xviie siècle »</w:t>
               </w:r>
@@ -2123,209 +2123,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guerres de plumes et contestation politique : un espace public dans l'Espagne de la fin du XVII e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 58-4 (58-4), p. 7-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.584.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ailleurs en Europe, ailleurs de l'Europe. Entretien avec Krzysztof Pomian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Maczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.89-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elh.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668539v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03614499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La publicité au service de la dissimulation : don Juan José de Austria en Machiavel ? »</w:t>
               </w:r>
@@ -3111,57 +3111,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La régence de Marie-Anne d’Autriche, un temps d’expérimentation politique. Pratiques de l’écrit et dissémination des pouvoirs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Guillemont, Pauline Béatrice Pérez, Pauline Renoux-Caron, Cécile Vincent-Cassy et Sarah Voinier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règne de Charles II. Grandeurs et misères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions hispaniques, p. 25-55, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Circulation des livres et construction des savoirs dans la péninsule ibérique à l’âge moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo, Nathalie Peyrebonne, Pauline Renoux-Carron, Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, p. 19-38, 2021, 978-2-37906-070-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise et gouvernement des finances dans la monarchie espagnole au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,219 +3322,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marion BRÉTÉCHÉ y Héloïse HERMANT (eds.), Paroles d’experts. Une histoire sociale du politique (Europe, XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03296440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Remontrance à la reine-mère de Charles II, régente et gouvernante du royaume lors de sa minorité (1669) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ullrich Langer et Paul-Alexis Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Remontrances (Europe, xvie-xviiie siècle). Textes et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 335-368., 2021, 978-2-406-11228-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3417,73 +3490,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 295-302, 2021, 978-2-7535-8182-1 (br.) : 25 EUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3512,130 +3585,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-20, 2021, 978-2-7535-8182-1 (br.) : 25 EUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384972v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03613714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le monde de l’imprimé en Espagne », dans Eric Suire, dir., Le monde de l'imprimé en Europe occidentale (1470-1680), Armand Colin, 2020, p. 261-275</w:t>
               </w:r>
@@ -4029,169 +4029,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A cor(s) et à (é)crits : manifestes, pasquins et chansons des révoltés Barretines en questions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Hugon et Alexandra Merle, dir., Soulèvements, révoltes et révolutions dans la monarchie espagnole au temps des Habsbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 161-177., 2017, 9788490960554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les lieux de la révolte des Barretines : de la place publique à l’espace public ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juan Carlos d’Amico et Paloma Bravo, dir., Territoires, lieux et espaces de la révolte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 191-206, 2017, 978-2-36441-202-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613203v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03613197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un cetro con ojos y alma. Comunicación política, ordo amoris y arte del gobierno »</w:t>
               </w:r>
@@ -4244,666 +4244,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le pouvoir contourné. Réflexion sur la cohésion et l’institutionnalisation des sociétés modernes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héloïse Hermant, dir., Le pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-41, 2016, 978-2-406-05827-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du pouvoir souverain en partage ? Le roi, le valido et les factions de cour dans l’Espagne du xviie siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héloïse Hermant, dir., Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 105-134, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans l’événement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo de Vivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Serdeczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRIHL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et action (XVIIe-XIXe siècle), une enquête collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, p. 61-96., 2016, 978-2-7132-2535-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mort du roi et crise dynastique : la question de la continuité du pouvoir des Habsbourg aux Bourbons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort du prince</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence; Presses universitaires de Provence, pp.221-230, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.43790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.43790⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03612780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Valenzuela, ¿grande o duende ? L’arme généalogique dans les luttes de pouvoir dans l’Espagne de la fin du xviie siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Luciani et Valérie Piétri, éd., L’incorporation des ancêtres. Généalogie, construction du présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, p. 103-141, 2016, 9791036566677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jeux de pouvoir : contournements et temporalités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héloïse Hermant, dir., Le pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 135-139, 2016, 978-2-406-05827-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A un tiempo rey y vasallo. Les bâtards royaux des Habsbourg d’Espagne, des “monstres politiques”? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carole Avignon, dir., Filiation illégitime et bâtardise dans les sociétés médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 297-316., 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.44716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Violence et recherche du compromis : le laboratoire de l’empire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Javier Ruiz Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héloïse Hermant, dir., Le pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne (XVe -XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 135-139, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613142v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03613077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’envers du sacré. L’éloquence ecclésiastique au service d’une cause politique dans les sermons célébrant la nomination de don Juan José de Austria comme Premier ministre »</w:t>
               </w:r>
@@ -4956,319 +4956,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Poésie de combat autour de la nomination de don Juan José de Austria comme Premier ministre. Provoquer, orchestrer et glorifier l'événement par les vers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Acquier; Emmanuel Marigno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie de cour et de circonstance, théâtre historique (XVIe-XVIIIe siècles). Monde hispanique et européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, p. 295-324., 2014, 978-2-343-02790-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dénoncer, stigmatiser, terrasser le valido : les discours d’opposition au pouvoir de don Juan José de Austria en 1668-1669 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de l’opposition dans l'Espagne des XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, p. 79-92, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les dispositifs de communication de don Juan José de Austria et l’orchestration d’un mouvement d’opinion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication en Europe de l’âge classique aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, p. 162-174., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Surmonter la distance et renforcer les liens. Les lettres de Philippe II à ses filles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication en Europe de l’âge classique aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, p. 304-309., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614594v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-03614514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Campagnes épistolaires et négociation politique : l’imparable “stratégie” d’ascension politico-sociale de don Juan José de Austria ? »</w:t>
               </w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Beausobre, entre cour et Académie. La correspondance d'un intellectuel francophone en Prusse au XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,51 +6148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C79AC452"/>
+    <w:nsid w:val="A544806A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>