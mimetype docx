--- v2 (2026-05-10)
+++ v3 (2026-06-02)
@@ -1050,246 +1050,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Corona de Aragón: experiencias políticas y juegos de tiempos. Balance y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pedralbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.21-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un historien pâtissier face à ses détracteurs. Activité historienne et appartenance urbaine (Saragosse, XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire urbaine, 66, pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhu.066.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Anales de la Corona de Aragón a debate. Circulaciones e interacciones en torno a la monumentalización de un pasado común</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedralbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, pp.21-49. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.157-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1344/pedralbes2023.43-1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1544,174 +1544,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le règne de Charles II et ses validos : figures, évolution et enjeux »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 383, p. 61-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Dé)fragmentation d’un espace urbain insurgé et réprimé. Saragosse 1591-1592</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.235-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.9459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdlm.9459⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03612940v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les campagnes pamphlétaires de don Juan José de Austria, des mazarinades espagnoles ? Politisation de l’écrit et systèmes de communication dans l’Europe du xviie siècle »</w:t>
               </w:r>
@@ -2123,209 +2123,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ailleurs en Europe, ailleurs de l'Europe. Entretien avec Krzysztof Pomian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Maczka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerres de plumes et contestation politique : un espace public dans l'Espagne de la fin du XVII e siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 58-4 (58-4), p. 7-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.584.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614499v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La publicité au service de la dissimulation : don Juan José de Austria en Machiavel ? »</w:t>
               </w:r>
@@ -3184,195 +3184,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertise et gouvernement des finances dans la monarchie espagnole au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brétéché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marion BRÉTÉCHÉ y Héloïse HERMANT (eds.), Paroles d’experts. Une histoire sociale du politique (Europe, XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03296440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Circulation des livres et construction des savoirs dans la péninsule ibérique à l’âge moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo, Nathalie Peyrebonne, Pauline Renoux-Carron, Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, p. 19-38, 2021, 978-2-37906-070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613680v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03296440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Remontrance à la reine-mère de Charles II, régente et gouvernante du royaume lors de sa minorité (1669) »</w:t>
               </w:r>
@@ -4029,169 +4029,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les lieux de la révolte des Barretines : de la place publique à l’espace public ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan Carlos d’Amico et Paloma Bravo, dir., Territoires, lieux et espaces de la révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-206, 2017, 978-2-36441-202-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A cor(s) et à (é)crits : manifestes, pasquins et chansons des révoltés Barretines en questions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa de Velazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Hugon et Alexandra Merle, dir., Soulèvements, révoltes et révolutions dans la monarchie espagnole au temps des Habsbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 161-177., 2017, 9788490960554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un cetro con ojos y alma. Comunicación política, ordo amoris y arte del gobierno »</w:t>
               </w:r>
@@ -4956,173 +4956,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dénoncer, stigmatiser, terrasser le valido : les discours d’opposition au pouvoir de don Juan José de Austria en 1668-1669 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de l’opposition dans l'Espagne des XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, p. 79-92, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Poésie de combat autour de la nomination de don Juan José de Austria comme Premier ministre. Provoquer, orchestrer et glorifier l'événement par les vers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Laure Acquier; Emmanuel Marigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie de cour et de circonstance, théâtre historique (XVIe-XVIIIe siècles). Monde hispanique et européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, p. 295-324., 2014, 978-2-343-02790-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03614514v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03614511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les dispositifs de communication de don Juan José de Austria et l’orchestration d’un mouvement d’opinion »</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A544806A"/>
+    <w:nsid w:val="065A94EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-hermant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6278-1167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7488/parole-d-experts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaurepaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/17832?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17832" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.49724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.47346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04870651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/pedralbes2023.43-1.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Challet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.191.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.9459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.162.0327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-013-0218-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maczka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.584.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/163730" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163676" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouhaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Vivo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Serdeczny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03612780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.43790" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03613142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/52057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/124110?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haffemayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Haemers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>