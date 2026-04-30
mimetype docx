--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Héloïse Prévost </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférence en sociologieChercheuse au CERTOP-CNRS (UMR 5044) ;Département d'Economie-Gestion ;Université Toulouse Jean Jaurès</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférence en sociologieChercheuse au UTOPI-CNRS (UMR 5311) ;Département d'Economie-Gestion ;Université Toulouse Jean Jaurès</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -180,1765 +180,1860 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Falquet, La combinatoire straight. Colonialisme, violences sexuelles et bâtard·es du capital</w:t>
+                <w:t xml:space="preserve">Rencontres « Agroécologie, genre et conflits socio-environnementaux. Apprentissages et dialogues à partir d'expériences brésiliennes » : du care à la démocratisation des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (3), À paraître sous licence CC-BY - En attente de la préparation de copie avant publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401146v1</w:t>
+                <w:t xml:space="preserve">ird-05569969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistências, saberes e experiências de mulheres rurais: um número situado / situar um número Introdução</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jules Falquet, La combinatoire straight. Colonialisme, violences sexuelles et bâtard·es du capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04959653v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes rurales construisent l’économie de l’existence. Quels programmes institutionnels pour les soutenir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resistências, saberes e experiências de mulheres rurais: um número situado / situar um número Introdução</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Emilia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024 (233), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959673v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Verônica de Santana, agricultrice et militante : “Notre féminisme rural se construit dans nos expériences, dans la mise en réseau et dans la reconstruction des politiques publiques”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les femmes rurales construisent l’économie de l’existence. Quels programmes institutionnels pour les soutenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verônica de Santana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+                <w:t xml:space="preserve">Maria Emilia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, </w:t>
+              <w:t xml:space="preserve">, 2025, 2024 (233), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfo⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961227v1</w:t>
+                <w:t xml:space="preserve">hal-04959673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractivisme et résistances paysannes dans l’agroécologie au Brésil. Une analyse de genre des conflictualités</w:t>
+                <w:t xml:space="preserve">Entrevista com Verônica de Santana, agricultora e militante: “Construir um feminismo rural, agir em rede e reconstruir as políticas públicas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+                <w:t xml:space="preserve">Verônica de Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.41-66. </w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zhi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646333v1</w:t>
+                <w:t xml:space="preserve">hal-04961032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coin des curiosités : Féminisme rural face au Bolsonarisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Résistances, savoirs et expériences de femmes rurales : un numéro situé / situer un numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, </w:t>
+              <w:t xml:space="preserve">, 2024, Féminisme rural face au Bolsonarisme, 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109842v1</w:t>
+                <w:t xml:space="preserve">hal-04958676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista com Verônica de Santana, agricultora e militante: “Construir um feminismo rural, agir em rede e reconstruir as políticas públicas”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Verônica de Santana, agricultrice et militante : “Notre féminisme rural se construit dans nos expériences, dans la mise en réseau et dans la reconstruction des politiques publiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verônica de Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961032v1</w:t>
+                <w:t xml:space="preserve">hal-04961227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances, savoirs et expériences de femmes rurales : un numéro situé / situer un numéro</w:t>
+                <w:t xml:space="preserve">Extractivisme et résistances paysannes dans l’agroécologie au Brésil. Une analyse de genre des conflictualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Féminisme rural face au Bolsonarisme, 233, </w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.41-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11zhi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958676v1</w:t>
+                <w:t xml:space="preserve">hal-04646333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Até que todas sejamos livres&amp;quot;: o ativismo 'sentipensado' das feministas agroecológicas brasileiras contra as violências agrocapitalistas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coin des curiosités : Féminisme rural face au Bolsonarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liinc em revista</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.e5969. </w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18617/liinc.v18i1.5969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03681523v1</w:t>
+                <w:t xml:space="preserve">hal-05109842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Até que todas sejamos livres&amp;quot;: o ativismo 'sentipensado' das feministas agroecológicas brasileiras contra as violências agrocapitalistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
+              <w:t xml:space="preserve">Liinc em revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e5969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18617/liinc.v18i1.5969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03366403v1</w:t>
+                <w:t xml:space="preserve">halshs-03681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03658292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des femmes rurales face à l’histoire coloniale patriarcale au Brésil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 45 (1), pp.77-95. </w:t>
+              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.045.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365873v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des femmes rurales face à l’histoire coloniale patriarcale au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 45 (1), pp.77-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.045.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+                <w:t xml:space="preserve">hal-03365873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia, uma ciência &amp;quot;norma(l)cho&amp;quot;? sob as escrituras científicas, o androcentrismo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Ciências Sociais da UFRPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887423v1</w:t>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jusqu'à ce que nous soyons toutes libres » : la militance « sentipensée » des féministes agroécologiques brésiliennes contre les violences agrocapitalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agroecologia, uma ciência &amp;quot;norma(l)cho&amp;quot;? sob as escrituras científicas, o androcentrismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadernos de Ciências Sociais da UFRPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (15), pp.25-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1068337ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02509971v2</w:t>
+                <w:t xml:space="preserve">hal-02887423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de féminisme autonome au Brésil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Jusqu'à ce que nous soyons toutes libres » : la militance « sentipensée » des féministes agroécologiques brésiliennes contre les violences agrocapitalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.362.0034⟩</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.13-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068337ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056223v1</w:t>
+                <w:t xml:space="preserve">hal-02509971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le militantisme et ses effets sur l’empowerment de travailleuses rurales au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les nouvelles formes de féminisme autonome au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirla Cisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pratiques de l’empowerment, 63 (2), pp.45-66. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.34-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.063.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.362.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056218v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le militantisme et ses effets sur l’empowerment de travailleuses rurales au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/orda.2888⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pratiques de l’empowerment, 63 (2), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.063.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056177v1</w:t>
+                <w:t xml:space="preserve">halshs-02056218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.2888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des tomates et des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Alimentation, arme du genre, 140-141, pp.93-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.6052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1948,331 +2043,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, extractivisme et résistances des paysannes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et résistances au capitalisme. Financiarisation, extractivisme, endettement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arpège, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la nature. Agroécologie et mobilisations écoféministes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominer la nature, naturaliser les dominations. Quelle est la nature de la nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Panthéon-Sorbonne, LaMOP - SIRICE; Justine Audebrand; Hugo Vidon; Jonas Matheron, Nov 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04095881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des espaces féministes à l'université par et pour les jeunes chercheuses : obstacles, enjeux, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferrachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Fonquerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches Féministes dans la Francophonie (CIRFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2282,361 +2377,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Genre et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo Spaces of Communication Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.280 - 286, 2024, 978-2-37154-185-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tji⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-04533692v1</w:t>
+                <w:t xml:space="preserve">hal-04828511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas et al. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.280 - 286, 2024, 978-2-37154-185-6. </w:t>
+              <w:t xml:space="preserve">Geo Spaces of Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12tji⟩</w:t>
+                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-87, 2024, Studies in Media and Communications, 9781800716063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2050-206020240000026008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828511v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04533692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie, une science « normâle » ? Sous les écrits scientifiques, l'androcentrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi Arrignon; Christel Bosc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France – Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Territoires, 9782845166400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2646,114 +2741,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un empowerment socio-environnemental : sociologie d'un mouvement féministe alternatif au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019TOU20080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04199855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2821,51 +2916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA57B7BE"/>
+    <w:nsid w:val="CC33AA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3052,51 +3147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2343-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253741416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Pacheco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica de Santana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v18i1.5969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509971v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068337ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirla Cisne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Gurgel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/2020/06/05/les-transitions-agroecologiques-en-france-enjeux-conditions-et-modalites-du-changement/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04199855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2343-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253741416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Pacheco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica de Santana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v18i1.5969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509971v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068337ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirla Cisne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Gurgel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/2020/06/05/les-transitions-agroecologiques-en-france-enjeux-conditions-et-modalites-du-changement/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04199855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>