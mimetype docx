--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,1731 +309,1822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05569969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Falquet, La combinatoire straight. Colonialisme, violences sexuelles et bâtard·es du capital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">As mulheres na economia da existência e os programas institucionais de apoio a elas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Emilia Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024 (233), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401146v1</w:t>
+                <w:t xml:space="preserve">hal-04959677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistências, saberes e experiências de mulheres rurais: um número situado / situar um número Introdução</w:t>
+                <w:t xml:space="preserve">Jules Falquet, La combinatoire straight. Colonialisme, violences sexuelles et bâtard·es du capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04959653v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes rurales construisent l’économie de l’existence. Quels programmes institutionnels pour les soutenir ?</w:t>
+                <w:t xml:space="preserve">Resistências, saberes e experiências de mulheres rurais: um número situado / situar um número Introdução</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Emilia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024 (233), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13cfq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cfi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959673v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista com Verônica de Santana, agricultora e militante: “Construir um feminismo rural, agir em rede e reconstruir as políticas públicas”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verônica de Santana</w:t>
+                <w:t xml:space="preserve">Les femmes rurales construisent l’économie de l’existence. Quels programmes institutionnels pour les soutenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Emilia Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cfn⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2024 (233), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961032v1</w:t>
+                <w:t xml:space="preserve">hal-04959673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances, savoirs et expériences de femmes rurales : un numéro situé / situer un numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Verônica de Santana, agricultrice et militante : “Notre féminisme rural se construit dans nos expériences, dans la mise en réseau et dans la reconstruction des politiques publiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verônica de Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Féminisme rural face au Bolsonarisme, 233, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cfh⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958676v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Verônica de Santana, agricultrice et militante : “Notre féminisme rural se construit dans nos expériences, dans la mise en réseau et dans la reconstruction des politiques publiques”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verônica de Santana</w:t>
+                <w:t xml:space="preserve">Extractivisme et résistances paysannes dans l’agroécologie au Brésil. Une analyse de genre des conflictualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cfo⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zhi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961227v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractivisme et résistances paysannes dans l’agroécologie au Brésil. Une analyse de genre des conflictualités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coin des curiosités : Féminisme rural face au Bolsonarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11zhi⟩</w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646333v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coin des curiosités : Féminisme rural face au Bolsonarisme</w:t>
+                <w:t xml:space="preserve">Résistances, savoirs et expériences de femmes rurales : un numéro situé / situer un numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cfw⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Féminisme rural face au Bolsonarisme, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109842v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Até que todas sejamos livres&amp;quot;: o ativismo 'sentipensado' das feministas agroecológicas brasileiras contra as violências agrocapitalistas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrevista com Verônica de Santana, agricultora e militante: “Construir um feminismo rural, agir em rede e reconstruir as políticas públicas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verônica de Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liinc em revista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18617/liinc.v18i1.5969⟩</w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cfn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03681523v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
+                <w:t xml:space="preserve">Até que todas sejamos livres&amp;quot;: o ativismo 'sentipensado' das feministas agroecológicas brasileiras contra as violências agrocapitalistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
+              <w:t xml:space="preserve">Liinc em revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e5969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18617/liinc.v18i1.5969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03658292v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Paton</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03366403v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03658292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des femmes rurales face à l’histoire coloniale patriarcale au Brésil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Peralva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.045.0077⟩</w:t>
+              <w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365873v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03366403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des femmes rurales face à l’histoire coloniale patriarcale au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 45 (1), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.045.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03150044v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecologia, uma ciência &amp;quot;norma(l)cho&amp;quot;? sob as escrituras científicas, o androcentrismo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Ciências Sociais da UFRPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887423v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jusqu'à ce que nous soyons toutes libres » : la militance « sentipensée » des féministes agroécologiques brésiliennes contre les violences agrocapitalistes</w:t>
+                <w:t xml:space="preserve">Agroecologia, uma ciência &amp;quot;norma(l)cho&amp;quot;? sob as escrituras científicas, o androcentrismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Ciências Sociais da UFRPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (15), pp.25-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509971v2</w:t>
+                <w:t xml:space="preserve">hal-02887423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de féminisme autonome au Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Jusqu'à ce que nous soyons toutes libres » : la militance « sentipensée » des féministes agroécologiques brésiliennes contre les violences agrocapitalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.362.0034⟩</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.13-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068337ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056223v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le militantisme et ses effets sur l’empowerment de travailleuses rurales au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles formes de féminisme autonome au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirla Cisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.063.0045⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.362.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056218v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le militantisme et ses effets sur l’empowerment de travailleuses rurales au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/orda.2888⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pratiques de l’empowerment, 63 (2), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.063.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056177v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agro-écologie au Brésil, un instrument genré de luttes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.2888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tomates et des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Alimentation, arme du genre, 140-141, pp.93-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.6052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2043,51 +2134,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, extractivisme et résistances des paysannes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2103,73 +2194,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et résistances au capitalisme. Financiarisation, extractivisme, endettement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arpège, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la nature. Agroécologie et mobilisations écoféministes au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2198,540 +2289,652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominer la nature, naturaliser les dominations. Quelle est la nature de la nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Panthéon-Sorbonne, LaMOP - SIRICE; Justine Audebrand; Hugo Vidon; Jonas Matheron, Nov 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04095881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des espaces féministes à l'université par et pour les jeunes chercheuses : obstacles, enjeux, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferrachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Fonquerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International des Recherches Féministes dans la Francophonie (CIRFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et politique</w:t>
+                <w:t xml:space="preserve">Cuidados: de uma análise de violências a uma práxis socioambiental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas et al. </w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Luiza de Souza Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raizes da resistência : construindo territórios feministas e agroecológicos no Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressão Popular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-256, 2025, 978-65-5891-187-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828511v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: Cultural events as a cement to mobilization and networked protest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Peralva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coelho Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Robinson; Katia Moles; Sonia Virginia Moreira; Jeremy Schulz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo Spaces of Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-87, 2024, Studies in Media and Communications, 9781800716063. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2050-206020240000026008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04533692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.280 - 286, 2024, 978-2-37154-185-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tji⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie, une science « normâle » ? Sous les écrits scientifiques, l'androcentrisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi Arrignon; Christel Bosc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France – Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Territoires, 9782845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2741,114 +2944,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un empowerment socio-environnemental : sociologie d'un mouvement féministe alternatif au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU20080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04199855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2916,51 +3119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC33AA9B"/>
+    <w:nsid w:val="A7D516EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3147,51 +3350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2343-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253741416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401146v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Pacheco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica de Santana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v18i1.5969" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509971v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068337ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirla Cisne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Gurgel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/2020/06/05/les-transitions-agroecologiques-en-france-enjeux-conditions-et-modalites-du-changement/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04199855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/heloise-prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2343-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253741416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05569969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emilia Pacheco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica de Santana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cfn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18617/liinc.v18i1.5969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509971v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068337ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirla Cisne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Gurgel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.2888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04095881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferrachat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Luiza de Souza Moreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cardoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://expressaopopular.com.br/livraria/raizes-da-resistencia-construindo-territorios-feministas-e-agroecologicos-no-brasil/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04533692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.emeraldinsight.com/page/detail/geo-spaces-of-communication-research/?k=9781800716063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2050-206020240000026008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/2020/06/05/les-transitions-agroecologiques-en-france-enjeux-conditions-et-modalites-du-changement/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04199855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>