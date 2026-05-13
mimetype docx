--- v0 (2026-03-04)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse VALETTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de fruits tropicaux : recompositions, inégalités et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Carpel--Heysch de la Borde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qx1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de fruits tropicaux : recompositions, inégalités et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qx1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional change for the development of urban sanitation in the Global South: A social science review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.101755. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2024.101755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Evolution of Water Governance Models in Indonesia Through the Economies of Worth Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un dialogue interdisciplinaire entre sciences sociales et sciences de l’ingénieur autour de la gestion de l’eau. Retour sur le congrès du GRUTTEE 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.190-197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources en eau et accès à l’eau potable en Indonésie : quel cadre d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau et conflits de qualification en Indonésie. Une lecture institutionnaliste de la loi sur l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration et la mise en œuvre des principes marchands dans le secteur de l’eau en milieu rural et semi-urbain béninois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.113 - 142. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel dans le secteur de l'assainissement vu par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Colon; Thierry Rieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surmonter les barrières institutionnelles et organisationnelles à l'assainissement : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-60, 2022, Rapports techniques de l'AFD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional change in the sanitation sector from the human and social sciences viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Colon; Thierry Rieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming institutional and organisational barriers to sanitation: what's new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD - Agence française pour le Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-48, 2022, Technical reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIRE urbaine : un concept innovant pour penser l’articulation entre gestion des ressources en eau et accès équitable aux services urbains d’eau potable ? Quelques enseignements à partir du cas de Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon; Barbara Casciarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès à l’eau en Afrique : vers de nouveaux paradigmes ? Vulnérabilités, exclusions, résiliences et nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Nanterre, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d’un projet marchand de l’eau au Bénin : concurrences et pluralité des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valette H., et al. Une action publique éclatée ? Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier (APPI) (Burkina Faso, Niger, Bénin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-38, 2015, 978-2-86844-304-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel du secteur de l’assainissement dans les villes des Suds : une revue de la littérature en sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux : s’adapter pour atteindre disponibilité et qualité pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Université Fédérale de Toulouse, Université Toulouse III Paul Sabatier, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources en eau et accès à l’eau potable : pistes de réflexion théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de l'AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP - Association française d'économie politique, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel dans le secteur de l’assainissement vu par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rendez-vous scientifique de la Chaire “Eau pour Tous" : surmonter les obstacles institutionnels et organisationnels à l'assainissement, quoi de neuf ? AFD, 6 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Participatory Mapping in Urban Kampung Settlements of Surakarta City (Solo, Indonesia): Reinforcing the voices of communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Handayani Kusumaningdyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Global Urban Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Sociological Association Research Committee 21, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « GIRE urbaine », nouveau concept, nouveaux enjeux ? Penser l’articulation entre gestion des ressources et accès aux services d’eau dans la ville de Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès à l’eau en Afrique : vers de nouveaux paradigmes ? Vulnérabilité, exclusion, résiliences et nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10, Jul 2016, Nanterre, France. pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d’un projet marchand, concurrence et/ou pluralité des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée ? Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier (APPI) (Burkina Faso, Niger, Bénin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du modèle marchand dans le secteur de l’hydraulique villageoise au Bénin. Une analyse des réformes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide ». Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, Nov 2015, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources et accès à l'eau potable : quel cadre théorique, quels enjeux empiriques ? Le cas de l'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Toulouse 1 Capitole (UT1 Capitole), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03655653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée. Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier. Bénin, Burkina Faso, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tsitsikalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Héloïse VALETTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de fruits tropicaux : recompositions, inégalités et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Carpel--Heysch de la Borde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qx1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières de fruits tropicaux : recompositions, inégalités et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qx1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional change for the development of urban sanitation in the Global South: A social science review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.101755. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2024.101755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un dialogue interdisciplinaire entre sciences sociales et sciences de l’ingénieur autour de la gestion de l’eau. Retour sur le congrès du GRUTTEE 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.190-197. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Evolution of Water Governance Models in Indonesia Through the Economies of Worth Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources en eau et accès à l’eau potable en Indonésie : quel cadre d’analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le congrès GRUTTEE 2022 à Toulouse : s’adapter pour atteindre disponibilité et qualité de l’eau pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau et conflits de qualification en Indonésie. Une lecture institutionnaliste de la loi sur l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration et la mise en œuvre des principes marchands dans le secteur de l’eau en milieu rural et semi-urbain béninois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie &amp; développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.113 - 142. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel dans le secteur de l'assainissement vu par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Colon; Thierry Rieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surmonter les barrières institutionnelles et organisationnelles à l'assainissement : quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-60, 2022, Rapports techniques de l'AFD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional change in the sanitation sector from the human and social sciences viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Colon; Thierry Rieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overcoming institutional and organisational barriers to sanitation: what's new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD - Agence française pour le Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-48, 2022, Technical reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIRE urbaine : un concept innovant pour penser l’articulation entre gestion des ressources en eau et accès équitable aux services urbains d’eau potable ? Quelques enseignements à partir du cas de Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon; Barbara Casciarri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès à l’eau en Afrique : vers de nouveaux paradigmes ? Vulnérabilités, exclusions, résiliences et nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Nanterre, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d’un projet marchand de l’eau au Bénin : concurrences et pluralité des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valette H., et al. Une action publique éclatée ? Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier (APPI) (Burkina Faso, Niger, Bénin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-38, 2015, 978-2-86844-304-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel du secteur de l’assainissement dans les villes des Suds : une revue de la littérature en sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux : s’adapter pour atteindre disponibilité et qualité pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Université Fédérale de Toulouse, Université Toulouse III Paul Sabatier, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources en eau et accès à l’eau potable : pistes de réflexion théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de l'AFEP Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP - Association française d'économie politique, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement institutionnel dans le secteur de l’assainissement vu par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rendez-vous scientifique de la Chaire “Eau pour Tous" : surmonter les obstacles institutionnels et organisationnels à l'assainissement, quoi de neuf ? AFD, 6 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Participatory Mapping in Urban Kampung Settlements of Surakarta City (Solo, Indonesia): Reinforcing the voices of communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Handayani Kusumaningdyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Global Urban Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Sociological Association Research Committee 21, Sep 2017, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « GIRE urbaine », nouveau concept, nouveaux enjeux ? Penser l’articulation entre gestion des ressources et accès aux services d’eau dans la ville de Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès à l’eau en Afrique : vers de nouveaux paradigmes ? Vulnérabilité, exclusion, résiliences et nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 10, Jul 2016, Nanterre, France. pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence d’un projet marchand, concurrence et/ou pluralité des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée ? Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier (APPI) (Burkina Faso, Niger, Bénin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du modèle marchand dans le secteur de l’hydraulique villageoise au Bénin. Une analyse des réformes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gangneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide ». Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD, Nov 2015, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler protection des ressources et accès à l'eau potable : quel cadre théorique, quels enjeux empiriques ? Le cas de l'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Toulouse 1 Capitole (UT1 Capitole), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03655653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée. Production et institutionnalisation de l’action publique dans les secteurs de l’eau potable et du foncier. Bénin, Burkina Faso, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tsitsikalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une action publique éclatée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Carpel--Heysch de la Borde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2024.101755" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02937112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01631164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.547" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/rt68-surmonter-barrieres-assainissement-colon-rieu-botton-gaudry?origin=/fr/ressources-accueil?query=&amp;amp;sort=publication_date,desc&amp;amp;size=10&amp;amp;filter[0]=source_k=afd&amp;amp;filter[1]=type_k=resource&amp;amp;filter[2]=collection_k=Rapports%20techniques&amp;amp;facetOptions[0]=resource_type_k,size,200&amp;amp;facetOptions[1]=thematic_k,size,200&amp;amp;facetOptions[2]=country_k,size,200&amp;amp;facetOptions[3]=collection_k,size,200&amp;amp;facetOptions[4]=year_k,order,_term" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/overcoming-institutional-and-organisational-barriers-sanitation-whats-new" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02316411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/publication/une-action-publique-eclatee-production-et-institutionnalisation-de-laction-publique-dans-les-secteurs-de-leau-potable-et-du-foncier-appi-burkina-faso-niger-benin/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Handayani Kusumaningdyah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tsitsikalis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/VF2-appi-actes-web.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnassieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Carpel--Heysch de la Borde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qx1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2024.101755" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02937112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01631164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gangneron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.547" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/rt68-surmonter-barrieres-assainissement-colon-rieu-botton-gaudry?origin=/fr/ressources-accueil?query=&amp;amp;sort=publication_date,desc&amp;amp;size=10&amp;amp;filter[0]=source_k=afd&amp;amp;filter[1]=type_k=resource&amp;amp;filter[2]=collection_k=Rapports%20techniques&amp;amp;facetOptions[0]=resource_type_k,size,200&amp;amp;facetOptions[1]=thematic_k,size,200&amp;amp;facetOptions[2]=country_k,size,200&amp;amp;facetOptions[3]=collection_k,size,200&amp;amp;facetOptions[4]=year_k,order,_term" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/overcoming-institutional-and-organisational-barriers-sanitation-whats-new" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02316411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gret.org/publication/une-action-publique-eclatee-production-et-institutionnalisation-de-laction-publique-dans-les-secteurs-de-leau-potable-et-du-foncier-appi-burkina-faso-niger-benin/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Handayani Kusumaningdyah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01526293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tsitsikalis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gret.org/wp-content/uploads/VF2-appi-actes-web.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>