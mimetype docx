--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -53,2444 +53,2805 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Géographe, Professeure d'Aménagement à l'Université Clermont Auvergne, UMR Territoires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 AttractInnov -Etudier et mesurer l'attractivité résidentielle dans les territoires de faible densité. L'exemple de l'Auvergne</w:t>
+                <w:t xml:space="preserve">Fragilités et enjeux de santé spécifiques des territoires ruraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Mainet</w:t>
+                <w:t xml:space="preserve">Garance Daumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vers des ruralités favorables à la santé, 472, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637294v2</w:t>
+                <w:t xml:space="preserve">hal-05590237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attractivité et sa mesure dans les territoires périphériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 AttractInnov -Etudier et mesurer l'attractivité résidentielle dans les territoires de faible densité. L'exemple de l'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1106872ar⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Programme PSDR 4, 86, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280260v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary towns in urban-rural linkages in East Africa. The role of SMEs and their capacity to adapt (Central Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephantus Kihonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-activity, Multi-locality and Small-Town Development in Cameroon, Ghana, Rwanda and Tanzania</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’attractivité et sa mesure dans les territoires périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41287-018-0183-y⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (186), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106872ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996587v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town dwellers in their networks: urban-rural mobility and households’ strategies in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-activity, Multi-locality and Small-Town Development in Cameroon, Ghana, Rwanda and Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griet Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Birch-Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ine Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00167223.2017.1354715⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-018-0183-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912054v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attractivité des villes secondaires de l'Antiquité à nos jours. -Présentation et bilan du programme de recherche AttracVil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Town dwellers in their networks: urban-rural mobility and households’ strategies in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rural‐urban connections in Sub‐Saharan Africa, 117 (2), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167223.2017.1354715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063978v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxical place of small towns in sustainable development policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’attractivité des villes secondaires de l'Antiquité à nos jours. -Présentation et bilan du programme de recherche AttracVil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitats Paedagogicae Cracoviensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Studia Geographica, 178 (8), pp.5-11</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Maison des Sciences de l’Homme de Clermont : une décennie au service des SHS et de l’interdisciplinarité, p. 181-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465303v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes secondaires dans les relations villes-campagnes :</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The paradoxical place of small towns in sustainable development policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ephantus Kihonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villes d'Afrique de l'Est en mutation, 27-28</w:t>
+              <w:t xml:space="preserve">Annales Universitats Paedagogicae Cracoviensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Studia Geographica, 178 (8), pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465308v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Attractiveness of Small Towns: A Comparison of France and Poland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les villes secondaires dans les relations villes-campagnes :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephantus Kihonge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villes d'Afrique de l'Est en mutation, 27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/quageo-2014-0019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02063890v1</w:t>
+                <w:t xml:space="preserve">hal-01465308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary towns in globalization: Lessons from East Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality of Life and Attractiveness of Small Towns: A Comparison of France and Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kwiatek-Sołtys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Inconspicuous Globalization, 12/2015 (12), </w:t>
+              <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/articulo.2880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/quageo-2014-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321788v1</w:t>
+                <w:t xml:space="preserve">hal-02063890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites villes françaises en quête d'identité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secondary towns in globalization: Lessons from East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Racaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Inconspicuous Globalization, 12/2015 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00686442v1</w:t>
+                <w:t xml:space="preserve">hal-02321788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une petite ville ? Réflexions à partir d'études de cas. (What is a small-sized city ? Reflections from case studies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les petites villes françaises en quête d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604725v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Allier face à la métropolisation : une étude empirique</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une petite ville ? Réflexions à partir d'études de cas. (What is a small-sized city ? Reflections from case studies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2008.2593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00686449v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban, ville post-apartheid. Dynamiques de la ségrégation dans une métropole sud-africaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'Allier face à la métropolisation : une étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (143), pp.177-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604718v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Sized Towns, Socio-Spatial Enclosing, the Case of KwaZulu-Natal (South Africa)</w:t>
+                <w:t xml:space="preserve">Durban, ville post-apartheid. Dynamiques de la ségrégation dans une métropole sud-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604643v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are people of Indian origin (PIO) “Indian”? A case study of South Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Small-Sized Towns, Socio-Spatial Enclosing, the Case of KwaZulu-Natal (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2003.08.005⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005/1, pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.2760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03604656v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie solidaire et espaces fragilisés auvergnats : une participation à la dynamique des territoires ? (Ambert, Saugues)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are people of Indian origin (PIO) “Indian”? A case study of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Maharaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (2), pp.203-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2003.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00927169v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation et territoires urbains dans une métropole sud-africaine. Quelques réflexions à partir des communautés indiennes de Durban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economie solidaire et espaces fragilisés auvergnats : une participation à la dynamique des territoires ? (Ambert, Saugues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Regards sur l'Afrique, 379, pp.102-114</w:t>
+              <w:t xml:space="preserve">Cahiers de recherches de la MIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, " L'économie sociale et solidaire en région " (n°16), pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604690v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre à Phoenix, township indien de Durban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mainet</w:t>
+                <w:t xml:space="preserve">Ségrégation et territoires urbains dans une métropole sud-africaine. Quelques réflexions à partir des communautés indiennes de Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Regards sur l'Afrique, 379, pp.102-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/espos.1999.1873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03604663v1</w:t>
+                <w:t xml:space="preserve">hal-03604690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre à Phoenix, township indien de Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (1), pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/espos.1999.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Orient et Occident : l’identité indienne dans la ville sud-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brij Maharaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issue of Location Affordability to Promote Sustainable Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coût résidentiel des ménages et transitions territoriales : révélateur des pratiques d'adaptation des ménages et des besoins d'outils transversaux de politiques publiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE &amp; INNOVATION IN THE ENERGY TRANSITION session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clermont Innovation Week, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Transitions Territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417069v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment repenser les politiques d’attractivité dans les territoires de faibles densités ? L’exemple de l’Auvergne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre paradigme de l'attractivité et prise en compte des transitions territoriales : les hésitations des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Transitions Territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522382v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des pratiques socio-spatiales des ménages urbains : de nouvelles relations urbain-rural ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Small Urban in the Metropolitan Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Renaissance rurale d’un siècle à l’autre ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée de Géographie rurale, Université Toulouse Jean Jaurès, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36th Congress of the Association of European Schools of Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP; IEP, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465311v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins de la création d'activités dans les villes petites et moyennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Issue of Location Affordability to Promote Sustainable Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR - Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SCIENCE &amp; INNOVATION IN THE ENERGY TRANSITION session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clermont Innovation Week, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733807v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales des ménages des villes intermédiaires :entre logiques de seuil et effets d'emboitement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment repenser les politiques d’attractivité dans les territoires de faibles densités ? L’exemple de l’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delaforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Territoires, pratiques, régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France. pp.197-214</w:t>
+              <w:t xml:space="preserve">13es Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674008v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERRITORIALITES RURALES ET VILLES INTERMEDIAIRES DANS LES MONTAGNES D'AFRIQUE DE L'EST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territorialisation des pratiques socio-spatiales des ménages urbains : de nouvelles relations urbain-rural ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées de Géographie Tropicale, " Territorialités rurales des Suds en question "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La Renaissance rurale d’un siècle à l’autre ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée de Géographie rurale, Université Toulouse Jean Jaurès, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753234v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la création d'activités dans les villes petites et moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium PSDR - Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques spatiales des ménages des villes intermédiaires :entre logiques de seuil et effets d'emboitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Territoires, pratiques, régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France. pp.197-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TERRITORIALITES RURALES ET VILLES INTERMEDIAIRES DANS LES MONTAGNES D'AFRIQUE DE L'EST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Journées de Géographie Tropicale, " Territorialités rurales des Suds en question "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance urbaine et gouvernance rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dschang, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00704295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2500,298 +2861,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité d'une métropole intermédiaire. Enjeux clermontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112, 2023, Cahiers POPSU, 9782080430595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.296, 2020, Territoires, 978-2-84516-641-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2011, 9782845165465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2801,843 +3162,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et urbanisme dans les villes petites et moyennes en Allemagne et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et métropoles en France et en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forschungsberichte der ARL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Let’s dance. It is Pata Pata Time“. Les mutations agricoles et rurales en Afrique : que nous disent les chansons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Policies and urban planning in small and medium-sized towns in Germany and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
+              <w:t xml:space="preserve">Evelyn Gustedt, Ulrike Grabski-Kieron, Christophe Demazière, Didier Paris (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de ruralités intertropicales, en Afrique et ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.293-304, 2022, Ruralités Nord-Sud, 978-2-8107-0744-7</w:t>
+              <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://shop.arl-net.de/media/direct/pdf/fb/fb_020/06_dehne-hoffmann-roth-mainet.pdf, 2022, 978-3-88838-112-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620623v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies and urban planning in small and medium-sized towns in Germany and France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Let’s dance. It is Pata Pata Time“. Les mutations agricoles et rurales en Afrique : que nous disent les chansons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evelyn Gustedt, Ulrike Grabski-Kieron, Christophe Demazière, Didier Paris (Eds.). </w:t>
+              <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, https://shop.arl-net.de/media/direct/pdf/fb/fb_020/06_dehne-hoffmann-roth-mainet.pdf, 2022, 978-3-88838-112-6</w:t>
+              <w:t xml:space="preserve">Trajectoires de ruralités intertropicales, en Afrique et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-304, 2022, Ruralités Nord-Sud, 978-2-8107-0744-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851720v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fernandes,; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-121, 2020, 978-2-84516-941-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban&amp;quot; or &amp;quot;rural&amp;quot;/&amp;quot;rural&amp;quot; and &amp;quot;urban&amp;quot; perceptions of the type of the commune in Polish and French small towns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kwiatek-Sołtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Człowiek w przestrzeni, człowiek w gospodarce. Księga jubileuszowa dedykowana Profesorowi Zbigniewowi Długoszowi pod red. S. Kurka</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Université Pédagogique, Cracovie, p. 240-249, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
+              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
+              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464952v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
+              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
+              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064328v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Small and Medium Sized Towns in Eastern Africa Mountains: New Opportunities or Challenged Position?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Racaud S., Nakileza B., Bart F., Charlery de la Masselière B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in The East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mkuki Na Nyota/IFRA Publishers, pp.27 - 45, 2017, 9789987753987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites villes et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.74-87, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3647,91 +4008,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l'attractivité d'une métropole intermédiaire :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3741,104 +4102,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small towns in France: research and public policy (2010-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3848,117 +4209,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'activités nouvelles et d'emplois : éléments de comparaison entre les problématiques rurales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,105 +4329,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville-campagne, urbain-rural : mots, lieux et liens. Approches croisées France-Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse Jean Jaurès, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02151860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4213,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03701985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephantus Kihonge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Steel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Birch-Thomsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Cottyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lazaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-018-0183-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2017.1354715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kwiatek-So&#322;tys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/quageo-2014-0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Landy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Maharaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2003.08.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31MP4CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mainet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1999.1873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delaforge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/120-metroples-villes-intermediaires-et-espaces-ruraux-9782845166417.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03701985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephantus Kihonge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Steel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Birch-Thomsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Cottyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lazaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-018-0183-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2017.1354715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kwiatek-So&#322;tys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/quageo-2014-0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Landy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Maharaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2003.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31MP4CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mainet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1999.1873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/120-metroples-villes-intermediaires-et-espaces-ruraux-9782845166417.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>