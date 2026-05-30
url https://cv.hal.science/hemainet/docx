--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -2004,204 +2004,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût résidentiel des ménages et transitions territoriales : révélateur des pratiques d'adaptation des ménages et des besoins d'outils transversaux de politiques publiques territoriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre paradigme de l'attractivité et prise en compte des transitions territoriales : les hésitations des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions Territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590437v1</w:t>
+                <w:t xml:space="preserve">hal-05590439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre paradigme de l'attractivité et prise en compte des transitions territoriales : les hésitations des acteurs locaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coût résidentiel des ménages et transitions territoriales : révélateur des pratiques d'adaptation des ménages et des besoins d'outils transversaux de politiques publiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions Territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590439v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Small Urban in the Metropolitan Age</w:t>
               </w:r>
@@ -3657,199 +3657,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
+                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
+              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
+              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064328v1</w:t>
+                <w:t xml:space="preserve">hal-01464952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
+                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
+              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
+              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464952v1</w:t>
+                <w:t xml:space="preserve">hal-02064328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Small and Medium Sized Towns in Eastern Africa Mountains: New Opportunities or Challenged Position?</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03701985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephantus Kihonge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Steel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Birch-Thomsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Cottyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lazaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-018-0183-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2017.1354715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kwiatek-So&#322;tys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/quageo-2014-0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Landy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Maharaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2003.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31MP4CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mainet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1999.1873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/120-metroples-villes-intermediaires-et-espaces-ruraux-9782845166417.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Daumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03701985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephantus Kihonge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01996587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Steel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Birch-Thomsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Cottyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lazaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-018-0183-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2017.1354715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kwiatek-So&#322;tys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/quageo-2014-0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Racaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Landy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Maharaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2003.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31MP4CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mainet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/espos.1999.1873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delaforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/120-metroples-villes-intermediaires-et-espaces-ruraux-9782845166417.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04034728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dehne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hoffmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arl-net.de/de/shop/villes-et-m%C3%A9tropoles-en-france-et-en-allemagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.arl-net.de/cities-metropolises-france-germany.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02978651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02151860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>