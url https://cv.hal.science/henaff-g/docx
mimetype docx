--- v1 (2026-03-23)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,364 +191,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Information and communication technology use among children separated from one or both parents: A scoping review”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourassa Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume72, Issue2 Special Issue: Doing Family Online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel traitement de l’indiscipline en ligne des mineurs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment saisir les infractions juvéniles numériques ? Réflexions sur les sources et les catégories d’infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seznec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terminal.9357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013525v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04397257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marcel Duchamp : le retinien et le conceptuel, aspects artistiques et aspects juridiques »</w:t>
               </w:r>
@@ -610,109 +610,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marcel Duchamp : sztuka siatkówkowa i konceptualna, aspekty artystyczne i prawne » « Marcel Duchamp : le retinien et le conceptuel, aspects artistiques et aspects juridiques »</w:t>
+                <w:t xml:space="preserve">MARCEL DUCHAMP : LE RETINIEN ET LE CONCEPTUEL, ASPECTS ARTISTIQUES ET ASPECTS JURIDIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Brogowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sztuka i Dokumentacja </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.263-275</w:t>
+              <w:t xml:space="preserve">Stowarzyszenie Sztuka i Dokumentacja = Art and documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397219v1</w:t>
+                <w:t xml:space="preserve">hal-04274073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la concertation dans les dispositifs de protection de l’enfance : l’exemple de la régulation des pratiques numériques des enfants placés</w:t>
               </w:r>
@@ -869,112 +869,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfants placés et familles connectées : Approche socio-juridique de la correspondance familiale numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nouveau droit du surendettement des particuliers après les réformes J21 et Sapin 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, juin n°160, p.38 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les liens familiaux s’appuient sur les médias socionumériques. Approche sociojuridique des relations familiales au sein de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -993,92 +1101,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 210 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.210.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foster-care children and connected families : Toward a socio-legal approach of digital correspondence within the family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1120,959 +1228,1097 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://journals.openedition.org/efg/5303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des procédures de traitement des situations de surendettement aux propriétaires de leur résidence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lamy Droit de l’exécution forcée [Encyclopédie juridique Lamy]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, chr. p.1 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des documents et données environnementales au regard de leur statut juridique. Le cas du Conservatoire botanique national de Brest&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Magnanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la dette après la vente du logement principal du débiteur surendetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.2200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02211553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendettement des particuliers : les pouvoirs du juge de l'exécution chargé de conférer force exécutoire aux mesures recommandées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 01, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendettement des particuliers : la négligence du débiteur déclarant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lente disparition du droit de correction dans la discipline scolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d’Information Juridique du Ministère de l’Education Nationale, de l’Enseignement Supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°95, p.20-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirigeants de personnes morales et surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41, pp.2991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions récentes de l’autorité parentale, égalité parentale ou responsabilité parentale partagée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n°4, pp.2701-2714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant, l’âge et le discernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, (44), pp. 41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la possession d'état dans la preuve du couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 95e congrès des notaires de France, Demain la famille, 84, pp.41 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du trio au quatuor : le mari, la femme, le tiers donneur et ... l’amant. Procréation assistée et levée de l’interdiction d’agir en contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 137, p.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01738287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés d’application de la loi sur le surendettement aux personnes mariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire du notariat Defrénois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, p.561 s</w:t>
+              <w:t xml:space="preserve">, 1996, p.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté de vie du couple en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3, pp.551-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723675v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’autonomie des mineurs : la construction progressive de la majorité en droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Autonomisation des jeunes : enjeux et perspectives de santé publique en France Université Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau doctoral en Santé de l’EHESP, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la recherche : De l’infraction à l’accompagnement éducatif en ligne , la PJJ et les usages numériques juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2088,73 +2334,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement numérique dans le champ des solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grande Ecole des Solidarités, en collaboration avec le GIS Marsouin, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Placés » avec un smartphone dans la poche. Usages numériques et épreuves de professionnalité au sein de la protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2170,647 +2416,1385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Code a changé A quoi ressembleront les Maisons d’Enfants Numériques ? 13e journées nationales de l'ANMECS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANMECS, Mar 2025, Issy-Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés et à venir sur les communs culturels : entre transformative consumer research, gouvernance, propriété intellectuelle et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ièmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’e-majorité ou les imbroglios de l’émancipation des mineurs en ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection de l’enfance et éducation au numérique, 24e journée de valorisation de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse (ENPJJ), Jan 2024, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traitement et prise en charge de la délinquance numérique des mineurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur recherche, IERDJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« L’e-majorité ou les imbroglios de l’émancipation des mineurs en ligne »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adelphie saisie par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection de l’enfance et éducation au numérique, 24e journée de valorisation de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse (ENPJJ), Jan 2024, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Séminaire Qui Part Qui Reste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Jedlicki, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bénéficiaires de microcrédit en situation de surendettement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Microfinance et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crédit Municipal de Nantes, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des circuits courts alimentaires de proximité : une approche par les paradoxes appliquée au territoire de Dinan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Le Berrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Nadant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique suivie d’un dossier spécial le développement durable et son inscription territoriale : analyses managériales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d’économie régionale et urbaine, May 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘A legal approach to vulnerability in civil law: between legal concept and practical situation’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LiRIS-ALCOR Regards interdisciplinaires sur la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Bouillé, Hélène Gorge, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Colloque ANR Adoprivacy MSH Paris Nord, Dec 2023, Paris Nord (MSHB), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement du mineur à l'enregistrement de ses données personnelles en ligne ou la fable de la majorité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Consentir sur le web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Rossi et Marie-Jo Arrah, Apr 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le smartphone, l’enfant placé et ses « éducateurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Sense/Orange Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sense/Orange, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la concertation dans les dispositifs de protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prostitution de mineures, Réflexions pluridisciplinaires autour des parcours de vie et des approches institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Lavaud-Legendre, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mineurs auteurs d’infractions numériques : Enjeux de nomination, d’identification et d’intervention »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seznec Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des 20 ans de Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin, May 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité ou vulnérabilités, approche juridique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Terrains d’étude impliquant la question de la vulnérabilité : retours d’expériences pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LiRIS, Jan 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Régulation et accompagnement des pratiques numériques dans le cadre des situations de placement en assistance éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GT26 Usages et enjeux normatifs des technologies numériques en famille - Tunis, visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès AISLF, Jun 2021, Tunis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infractions numériques et accompagnement au sein de la Justice des mineurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire fonctionnel du Service de l’Evaluation, de la Recherche et du Contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction de la protection judiciaire de la jeunesse, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit peut-il contribuer à mieux comprendre les droits culturels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité &amp; droits culturel.le.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance numérique dans le secteur de la protection de l’enfance, approche sociojuridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2852,142 +3836,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">avec Émilie Potin, &amp;quot;Faire famille malgré le placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famevi La famille aux différentes étapes de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de la recherche Pl@cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3029,73 +4013,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants pl@cés, familles connectées : Comment les médias socionumériques transforment l’action éducative ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité de suivi Pl@cement, Jun 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des familles connectées ? Approche socio-juridique de la correspondance numérique familiale dans les mesures de placement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3137,73 +4121,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e séminaire M@rsouin .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS M@rsouin ., May 2018, Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance numérique et protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3219,73 +4203,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociabilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Cordier, Barbara Fontar et Mickael Le Mentec, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin, Gaël Henaff &amp;quot;La correspondance numérique dans les mesures de placement : déplacement du cadre des échanges familiaux&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3301,120 +4285,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Sociabilités et accès à l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sociétés coopératives d’intérêt collectif (SCIC), fonctionnement et opportunités du statut SCIC»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire, Loi n°2014-856 du 31 juillet 2014, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,51 +4408,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le smartphone des enfants placés : quels enjeux en protection de l'enfance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3476,1888 +4460,1869 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176, 2020, 9782749266855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'école, de la règle aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-86847-846-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La correspondance numérique des enfants placés. Perspectives socio-juridiques</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser la responsabilité parentale au service des droits de l’enfant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.185-205, 2022, 9782247208951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apd.631.0204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La correspondance numérique de l’enfant placé. Perspectives socio-juridiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Beddiar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+              <w:t xml:space="preserve">, pp.99-108, 2022, 9782813004604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813004604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microcrédit personnel garanti, un crédit à la consommation singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christophe Bergouignan Philippe Martin et Nicolas Rebière, Populations vulnérables et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.149-165, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’essor discret des sociétés coopératives d’intérêt collectif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Toulouse Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres multicolores autour du droit, Mélanges en l’honneur du professeur Deen Gibirila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Toulouse Capitole, p.499-509, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les droits culturels saisis par les lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diversité et droits culturel.le.s. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin éditions, 2021</w:t>
+              <w:t xml:space="preserve">Diversité et droits culturel.le.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 89-101., 2021, 978-2-9548513-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caricature, satire et parodie : l'affranchissement des lois du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défier la décence. Crise du sens et nouveaux visages du scandale dans l'art, L. Brogowski, J. Delaplace et J. Laurent (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des robots de l'an 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libérez les machines ! dir. P. Braun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du réel, p.116-125, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les familles oubliées des procédures de surendettement des particuliers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du professeur Jean Hauser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis Nexis; Dalloz, pp.179 s., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit, pour un particulier, de ne pas payer ses dettes, un autre mythe moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Paul Domin et alii (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, Les droits sociaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.291 s., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Retour sur l'application de quelques principes fondamentaux en matière de discipline scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaël Henaff, Pierre Merle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'école, de la règle aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2003, 2-86847-846-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des jeunes majeurs : disparités territoriales et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des jeunes majeurs : disparités territoriales et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition par le Conseil économique et social et environnemental de Bretagne sur les évolutions du droit des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects juridiques de la création d'une Scic in &amp;quot;LA SCIC, c’est magique !&amp;quot; journée organisée par Reso Solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Enterprise in France: Work Integration Learning Social Enterprises (WILSEs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Urasadettan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Amintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la protection des jeunes majeurs : disparité et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025/18, INJEP. 2025, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’infraction numérique à l’accompagnement éducatif, la justice des mineurs face aux usages en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Farcy-Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20.36, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des enjeux techniques, sociaux et sociétaux des modèles de circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Le Berrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Nadant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Busson-Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LiRIS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance numérique dans les mesures de placement au titre de l’assistance éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5396,65 +6361,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP droit et Justice; Observatoire national de la protection de l'enfance. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Systèmes de surveillance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau, Mare et Martin éditions, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté d'expression dans les collèges et les lycées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l'enseignement scolaire, Pascale Bertoni, Raphaël Matta-Duvignau (dir.), 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté d'association dans les collèges et les lycées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau, Mare et Martin éditions, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Punitions scolaires devant les tribunaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir sous la direction d’Isabelle Poutrin et Elisabeth Lusset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté d'association dans les collèges et les lycées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, droit de l'enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Systèmes de surveillance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l'enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liberté d'expression dans les collèges et les lycées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5601,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Audrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Julie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Brogowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05486013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03978403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004604" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.631.0204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03978430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Berrigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Audrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Julie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Brogowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02866705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05486013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723675v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Berrigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.631.0204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004604" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>