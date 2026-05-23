--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2541,411 +2541,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion des circuits courts alimentaires de proximité : une approche par les paradoxes appliquée au territoire de Dinan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Le Berrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Nadant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique suivie d’un dossier spécial le développement durable et son inscription territoriale : analyses managériales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d’économie régionale et urbaine, May 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’e-majorité ou les imbroglios de l’émancipation des mineurs en ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection de l’enfance et éducation au numérique, 24e journée de valorisation de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de protection judiciaire de la jeunesse (ENPJJ), Jan 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traitement et prise en charge de la délinquance numérique des mineurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur recherche, IERDJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adelphie saisie par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Qui Part Qui Reste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Jedlicki, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bénéficiaires de microcrédit en situation de surendettement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Microfinance et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crédit Municipal de Nantes, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013545v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-05574536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘A legal approach to vulnerability in civil law: between legal concept and practical situation’</w:t>
               </w:r>
@@ -3197,50 +3197,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité ou vulnérabilités, approche juridique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Terrains d’étude impliquant la question de la vulnérabilité : retours d’expériences pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LiRIS, Jan 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le smartphone, l’enfant placé et ses « éducateurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3249,142 +3318,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Sense/Orange Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense/Orange, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la concertation dans les dispositifs de protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostitution de mineures, Réflexions pluridisciplinaires autour des parcours de vie et des approches institutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bénédicte Lavaud-Legendre, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les mineurs auteurs d’infractions numériques : Enjeux de nomination, d’identification et d’intervention »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3413,142 +3482,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des 20 ans de Marsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsouin, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infractions numériques et accompagnement au sein de la Justice des mineurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Terrains d’étude impliquant la question de la vulnérabilité : retours d’expériences pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LiRIS, Jan 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire fonctionnel du Service de l’Evaluation, de la Recherche et du Contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction de la protection judiciaire de la jeunesse, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Régulation et accompagnement des pratiques numériques dans le cadre des situations de placement en assistance éducative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3577,232 +3659,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GT26 Usages et enjeux normatifs des technologies numériques en famille - Tunis, visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès AISLF, Jun 2021, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Infractions numériques et accompagnement au sein de la Justice des mineurs »</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance numérique dans le secteur de la protection de l’enfance, approche sociojuridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire fonctionnel du Service de l’Evaluation, de la Recherche et du Contrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction de la protection judiciaire de la jeunesse, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit peut-il contribuer à mieux comprendre les droits culturels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité &amp; droits culturel.le.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La correspondance numérique dans le secteur de la protection de l’enfance, approche sociojuridique</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des résultats de la recherche Pl@cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
@@ -3820,358 +3928,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Enfants pl@cés, familles connectées : Comment les médias socionumériques transforment l’action éducative ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité de suivi Pl@cement, Jun 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des familles connectées ? Approche socio-juridique de la correspondance numérique familiale dans les mesures de placement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e séminaire M@rsouin .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin ., May 2018, Bono, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">avec Émilie Potin, &amp;quot;Faire famille malgré le placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famevi La famille aux différentes étapes de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830014v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-01830025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance numérique et protection de l’enfance</w:t>
               </w:r>
@@ -4871,173 +4871,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les droits culturels saisis par les lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diversité et droits culturel.le.s. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et droits culturel.le.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 89-101., 2021, 978-2-9548513-4-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’essor discret des sociétés coopératives d’intérêt collectif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Toulouse Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres multicolores autour du droit, Mélanges en l’honneur du professeur Deen Gibirila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Toulouse Capitole, p.499-509, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228565v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05576607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caricature, satire et parodie : l'affranchissement des lois du genre</w:t>
               </w:r>
@@ -6191,77 +6191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des enjeux techniques, sociaux et sociétaux des modèles de circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Le Berrigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Nadant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Busson-Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6423,234 +6423,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Systèmes de surveillance »</w:t>
+                <w:t xml:space="preserve">« Liberté d'association dans les collèges et les lycées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau, Mare et Martin éditions, 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05576689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Systèmes de surveillance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau, Mare et Martin éditions, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05576688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Liberté d'expression dans les collèges et les lycées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l'enseignement scolaire, Pascale Bertoni, Raphaël Matta-Duvignau (dir.), 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05576689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Punitions scolaires devant les tribunaux »</w:t>
               </w:r>
@@ -6699,234 +6699,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Liberté d'expression dans les collèges et les lycées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l’enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Liberté d'association dans les collèges et les lycées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, droit de l'enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Systèmes de surveillance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique du droit de l'éducation, Droit de l'enseignement scolaire, sous la direction de Pascale Bertoni, Raphaël Matta-Duvignau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228601v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03228589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7081,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Audrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Julie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Brogowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02866705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05486013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723675v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Berrigaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.631.0204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004604" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Henaff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Audrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Julie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meignen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seznec Aur&#233;lie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seznec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Brogowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02866705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Magnanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05486013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723675v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Berrigaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01942650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02869784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4566/le-smartphone-des-enfants-places" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.631.0204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004604" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02437310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Urasadettan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Amintas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Farcy-Callon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02429102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576689v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>