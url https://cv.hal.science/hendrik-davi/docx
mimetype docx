--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1057,299 +1057,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181161v1</w:t>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
               </w:r>
@@ -1861,563 +1861,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How has neoliberalism weakened science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Tufféry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Modicom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia López-García</w:t>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050650v1</w:t>
+                <w:t xml:space="preserve">hal-04676643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How has neoliberalism weakened science?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Modicom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Eldin</w:t>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676643v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Noelia López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279430v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2752,204 +2752,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+                <w:t xml:space="preserve">hal-03226439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,165 +3024,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Damesin</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226439v1</w:t>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
               </w:r>
@@ -3292,3716 +3292,3716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecolmodel.2019.108921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077035v1</w:t>
+                <w:t xml:space="preserve">hal-02627808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168537v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02466359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where is the optimum? Predicting the variation of selection along climatic gradients and the adaptive value of plasticity. A case study on tree phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Bertrand Teuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02283729v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Marianne Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Huc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627808v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the optimum? Predicting the variation of selection along climatic gradients and the adaptive value of plasticity. A case study on tree phenology</w:t>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Teuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.160⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998132v1</w:t>
+                <w:t xml:space="preserve">hal-02466359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727684v1</w:t>
+                <w:t xml:space="preserve">hal-05077035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbet François</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Florence</w:t>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63-64, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, 24 p</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886015v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
+                <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (1), pp.41-52</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610721v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, T. XLI, (1), pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using socioeconomic system analysis to define scientific needs: a reverse engineering method applied to the conversion of a coal-fired to a wood biomass power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), pp.art16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-11929-250416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forestopic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective de l’impact des changements climatiques et socio-économiques sur les forêts du mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaprison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63-64, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Courdier</w:t>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727612v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using socioeconomic system analysis to define scientific needs: a reverse engineering method applied to the conversion of a coal-fired to a wood biomass power plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-11929-250416⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03010363v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
+                <w:t xml:space="preserve">Using socioeconomic system analysis to define scientific needs: a reverse engineering method applied to the conversion of a coal-fired to a wood biomass power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Garbolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-11929-250416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877316v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.118187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02525931v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mr Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Aakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.01964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Economic Comparison of Adaptation Strategies Towards a Drought-induced Risk of Forest Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.106294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of tree phenology models reveals increasing sensitivity of their predictions to winter chilling temperature and photoperiod with warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411, pp.108805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Salmon</w:t>
+                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626328v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Research frontiers for improving our understanding of drought-induced tree and forest mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina F. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. L. Anderegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine K. Ruehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 218 (1), pp.15 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623367v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees on the move: using decision theory to compensate for climate change at the regional scale in forest social-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaino-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (5), pp.1427-1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-1277-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 244-245, pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7010,1002 +7010,1002 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372128v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517238v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506661v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511393v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372133v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403396v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8014,703 +8014,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des changements climatiques sur les écosystèmes forestiers de la région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622682984948184E12⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629425v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariotte Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des changements climatiques sur les écosystèmes forestiers de la région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622682984948184E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284199v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus biologiques de réponse des arbres et forêts au changement climatique : adaptation et plasticité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.63-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4622687308286267E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bartet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8759,2285 +8759,2285 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.659-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.643 - 657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0265-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating local adaptation to climate of forest trees with a physio-demo-genetics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.453-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles ressources génétiques pour le sapin face aux changements climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the estimation of landscape scale seed dispersal by integrating seedling recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (7), pp.845-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0208-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf unfolding dynamics among tree species: New insights from a study along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (12), pp.1504-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate on diameter growth of co-occurring &amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.265-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-010-0503-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thinning on LAI variance in heterogeneous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 256 (5), pp.890-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fundamental role of reserves and hydraulic constraints in predicting LAI and carbon allocation in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 149 (2), pp.349-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregating spatial parameters on modelling forest carbon and water fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 139 (3-4), pp.269-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of water and carbon fluxes to climate changes from 1960 to 2100 in european forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141 (1), pp.35-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling carbon and water cycles in a beech forest. Part I: Model description and uncertainty analysis on modelled NEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 185, pp.407-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11047,51 +11047,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can silviculture foster forest adaptation to climate change? A demo-genetic modelling approach with stress and disturbance regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11146,207 +11146,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Ecological Modeling (ECEM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based dendrochronology approach to disentangle vigor and sensitivity to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11388,87 +11388,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Forest Genetics CFGA-WFGA Student and Postdoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11509,368 +11509,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,113 +11885,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12010,198 +12010,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12243,1873 +12243,1873 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pin d'Alep: évolution, acclimatation et adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Bâtir demain avec le pin d’Alep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Forêt PACA. FRA., Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019 (ISEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786479v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
+              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790977v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les enjeux scientifiques posés par le développement de la filière bois-énergie en PACA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623900v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619007v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785068v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jean</w:t>
+                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734094v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212892v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels sont les enjeux scientifiques posés par le développement de la filière bois-énergie en PACA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316643v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La senescence foliaire vue par la filière forestière : intérêts, protocole et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre TEMPO de la filière "Fruitier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national d’observatoires de la phénologie (TEMPO)., Oct 2017, Avignon, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14124,100 +14124,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEF-Functional Ecology Conference, Journées d’Ecologie Fonctionnelle AnaEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Mar 2017, La grande motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14249,931 +14249,931 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt Corse face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dantec</w:t>
+                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742636v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580642v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology to simulate tree mortality based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Minunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des espèces forestières au changement climatique en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15189,962 +15189,962 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du CRIGE-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits, modèles et théories en écologie : Revisiter les intuitions de Levins à partir de la philosophie de Gödel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire Modélisation Mathématique et Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Paris, FRA. Ecole Polytechnique, FRA., 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques de mortalité et potentialités d’adaptation des forêts aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau méditerranéen d’écoles pratiques en environnement. Ecole de Printemps / Cycle de séminaires. Dynamique climatique et risques naturels, Climate dynamics &amp; natural hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation A. Midex. FRA., Apr 2014, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344434v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344431v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
+                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804664v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on funtional structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
+              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344423v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344429v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16203,198 +16203,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict tree decline and mortality from process based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology European Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of local adaptations to climatic gradients: lessons from a Physio-Demo-Genetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16410,2191 +16410,2191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821349v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
+              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815111v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yingge Xie</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823211v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821698v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépérissement et de la mortalité du sapin pectiné (Abies alba Mill.) en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of silver fir and common beech vitality to climate change at their southern range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evoltree workshop. Forest at the limit: evolutionary - genetic consequences of environmental changes at the receding edge of distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sopron, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal infrared as a tool to detect tree water stress in a coniferous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Francois Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General Assembly, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodendro 2009 - Developments, Advances, Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Mallorca, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs prédisposants la mortalité du sapin pectiné sur le Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DendroFrance 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne-les-Bains, France. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l'hétérogénéité des forêts: quels traits fonctionnels à quelle échelle ? Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of management on forest carbon budget: a modelling study on virgin and managed slovenian beech stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Vilhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grebenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kraigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budburst of european beech in Ventoux forest: a modelling approach of trade-off between carbon input and frost risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likely effects of climate change on growth of Fagus sylvatica: study along altitudinal gradients and comparison with the co-occurring species Abies alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact potentiel du changement climatique sur la croissance et la répartition de deux espèces en co-occurrence sur le Mont Ventoux : le sapin pectiné (Abies alba Mill.) et le hêtre commun (Fagus sylvatica L.). Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest vulnerability to climate change: example of the silver fir-beech community forest at its southern Alps margin. Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. FMSH-ESF Entre Sciences: new methodologies and interdisciplinary approaches in global change research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Porquerolle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on modelling Forest production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18604,203 +18604,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDG Light : Un modèle basé sur les processus écophysiologiques et simulant les interactions entre arbres en mélange forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReGeFoR2023 : « Complexifier la structure et la composition des forêts pour les adapter au changement du climat et de nos sociétés ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18815,669 +18815,669 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799108v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration Regulation of silver firs during and after severe droughts in relation to soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19487,274 +19487,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Baury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74 p., 2015, 9791091015165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19764,160 +19764,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d'experts : forêt et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">institut pour la forêt Méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19939,195 +19939,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 311 p., 2010, Update Sciences and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20137,791 +20137,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing statistical and mechanistic models to identify the drivers of mortality within a rear-edge beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/645747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/474874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tallieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528456v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528456v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic diversity and high phenotypic plasticity for growth traits and growth-climate relationships in Pinus nigra Arnold, the European black pine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biological mechanisms are necessary to improve projections of species range shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor van der Meersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guia Giovannelli</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05195614v2</w:t>
+                <w:t xml:space="preserve">hal-04748149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological mechanisms are necessary to improve projections of species range shifts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475505v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20931,51 +20813,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission d'expertise sur la raréfaction des fructifications du pin maritime dans les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20988,649 +20870,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension fonctionnelle des dépérissements forestiers : cas des feuillus de fontainebleau et des conifères de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21640,105 +21522,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et adaptation des écosystèmes forestiers dans un contexte de changement climatique : observation, modélisation et réflexion épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId547"/>
+      <w:footerReference w:type="default" r:id="rId543"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21885,51 +21767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973308v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01277-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courbet Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunetto William" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Florence" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11929-250416" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Garbolino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382427v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108805" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622682984948184E12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657578v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.047" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLSM7TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZVFZCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623900v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604425v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816370v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Hanocq" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815210v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820153v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vilhar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cater" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grebenc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173297v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786699v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195614v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748149v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604210v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801199v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973308v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01277-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.160" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11929-250416" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Garbolino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108805" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622682984948184E12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.047" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLSM7TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZVFZCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623900v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604425v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816370v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Hanocq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815210v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820153v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vilhar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cater" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grebenc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173297v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786699v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748149v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604210v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801199v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>