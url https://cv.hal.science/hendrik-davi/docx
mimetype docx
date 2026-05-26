--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -923,161 +923,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Léa Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Andrus</w:t>
+                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+                <w:t xml:space="preserve">hal-04181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
@@ -1195,161 +1195,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-drought conditions drive resilience of Pinus halepensis across its distribution range</w:t>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Veuillen</w:t>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 339, pp.109577. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181161v1</w:t>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
               </w:r>
@@ -1478,77 +1478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1746,90 +1746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
@@ -1861,563 +1861,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How has neoliberalism weakened science?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Noelia López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Eldin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021053⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676643v1</w:t>
+                <w:t xml:space="preserve">hal-03050650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How has neoliberalism weakened science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Modicom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279430v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia López-García</w:t>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jean</w:t>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050650v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Induction Is a Fast and Non-Destructive Approach to Estimate the Influence of Subsurface Heterogeneity on Forest Canopy Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,1319 +3292,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Huc</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecolmodel.2019.108921⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627808v1</w:t>
+                <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.134332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-905-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the optimum? Predicting the variation of selection along climatic gradients and the adaptive value of plasticity. A case study on tree phenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Teuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02998132v1</w:t>
+                <w:t xml:space="preserve">hal-02466359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Corréard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecolmodel.2019.108921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727684v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903246v2</w:t>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions. I. Carbon fluxes and tree dimensional growth.</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Wergifosse</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.905-935. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-2019-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466359v1</w:t>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+                <w:t xml:space="preserve">Where is the optimum? Predicting the variation of selection along climatic gradients and the adaptive value of plasticity. A case study on tree phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
+                <w:t xml:space="preserve">Bertrand Teuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168537v1</w:t>
+                <w:t xml:space="preserve">hal-02998132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETEROFOR 1.0: a spatially explicit model for exploring the response of structurally complex forests to uncertain future conditions – Part 1: Carbon fluxes and tree dimensional growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Les effets des sécheresses et de la sylviculture sur la croissance des sapins, hêtres et cèdres au Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077035v1</w:t>
+                <w:t xml:space="preserve">hal-02903246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deep vadose zone water in tree transpiration during drought periods in karst settings -insights from isotopic tracing and leaf water potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Comprendre l’effet du climat sur le fonctionnement des arbres : l’étude de la phénologie végétative et reproductive au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patris</w:t>
+                <w:t xml:space="preserve">Marianne Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02283729v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t>
               </w:r>
@@ -4679,346 +4679,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boutte</w:t>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (1), pp.41-52</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610721v1</w:t>
+                <w:t xml:space="preserve">hal-02886015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, 24 p</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886015v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pin d'Alep : évolution, acclimatation et adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garbolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaprison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63-64, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,688 +5413,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using socioeconomic system analysis to define scientific needs: a reverse engineering method applied to the conversion of a coal-fired to a wood biomass power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Garbolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-11929-250416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+                <w:t xml:space="preserve">hal-03010363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.25-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525931v1</w:t>
+                <w:t xml:space="preserve">hal-03727612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using socioeconomic system analysis to define scientific needs: a reverse engineering method applied to the conversion of a coal-fired to a wood biomass power plant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-11929-250416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010363v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathleen Petit</w:t>
+                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02877316v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité des sapinières au mont Ventoux.</w:t>
+                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Courdier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.118187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727612v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Warning Signals of Individual Tree Mortality Based on Annual Radial Growth</w:t>
               </w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of tree phenology models reveals increasing sensitivity of their predictions to winter chilling temperature and photoperiod with warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411, pp.108805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6448,51 +6448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
@@ -6837,64 +6837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,901 +7095,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517238v1</w:t>
+                <w:t xml:space="preserve">hal-01372128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing drought-driven mortality trees with physiological process-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the climate-radial growth relationship among Abies alba trees and populations along altitudinal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 232, pp.279-290. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.150-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372128v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gauzere</w:t>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Desoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Aakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511393v1</w:t>
+                <w:t xml:space="preserve">hal-01506661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of radial growth patterns preceding tree mortality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M. R. Robert</w:t>
+                <w:t xml:space="preserve">J Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Desoto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), 16 p. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506661v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Čufar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403396v1</w:t>
+                <w:t xml:space="preserve">hal-01385154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common methodology for developing logistic tree mortality models based on ring-width data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Julio Camarero</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Čufar</w:t>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.1827-1841. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/15-1402.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385154v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372133v1</w:t>
+                <w:t xml:space="preserve">hal-01403396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
               </w:r>
@@ -8086,269 +8086,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariotte Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.72-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284199v1</w:t>
+                <w:t xml:space="preserve">hal-03751845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of thinning intensity and tree size on the growth response to annual climate in Cedrus atlantica: a linear mixed modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0464-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751845v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements climatiques sur les écosystèmes forestiers de la région méditerranéenne</w:t>
               </w:r>
@@ -8438,77 +8438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.63-79. </w:t>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a Mediterranean mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Yingge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.683-695. </w:t>
@@ -8948,51 +8948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vulnerability factors of Silver fir (Abies alba Mill.) to parasitism by two contrasting biotic agents: mistletoe (Viscum album L. ssp. abietis) and bark beetles (Coleoptera: Curculionidae: Scolytinae) during a decline process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,77 +9091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-induced decline and mortality of silver fir differ among three sites in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Emberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -9424,64 +9424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the estimation of landscape scale seed dispersal by integrating seedling recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,51 +9554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration of Silver Fir (Abies alba mill.) during and after drought in relation to soil properties in a mediterranean mountain area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11424,51 +11424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11545,126 +11545,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
@@ -11714,64 +11714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t>
@@ -11800,51 +11800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11915,320 +11915,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. Carrière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Franck Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563512v1</w:t>
+                <w:t xml:space="preserve">hal-02788733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t>
+              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788733v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,77 +12292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12430,77 +12430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Bâtir demain avec le pin d’Alep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Forêt PACA. FRA., Jul 2019, Marseille, France</w:t>
@@ -12542,90 +12542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural forest dynamics have more influence than climate change on the net ecosystem production of a mixed Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society for Ecological Modelling Global Conference 2019 (ISEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12935,77 +12935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
@@ -13034,51 +13034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13261,700 +13261,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels sont les enjeux scientifiques posés par le développement de la filière bois-énergie en PACA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619007v1</w:t>
+                <w:t xml:space="preserve">hal-04623900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785068v1</w:t>
+                <w:t xml:space="preserve">hal-01619007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jean</w:t>
+                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734094v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+                <w:t xml:space="preserve">Avancées méthodologiques sur l’étude des déterminants impliqués dans le débourrement chez le Hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212892v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316643v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les enjeux scientifiques posés par le développement de la filière bois-énergie en PACA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623900v1</w:t>
+                <w:t xml:space="preserve">hal-02316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La senescence foliaire vue par la filière forestière : intérêts, protocole et perspectives</w:t>
               </w:r>
@@ -13966,77 +13966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre TEMPO de la filière "Fruitier"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau national d’observatoires de la phénologie (TEMPO)., Oct 2017, Avignon, France. 33 p</w:t>
@@ -14065,51 +14065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14154,277 +14154,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">La forêt Corse face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751831v1</w:t>
+                <w:t xml:space="preserve">hal-02800269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse fonctionnelle des forêts méditerranéennes à la sécheresse : du suivi expérimental aux simulations sous changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt Corse face au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800269v1</w:t>
+                <w:t xml:space="preserve">hal-03751831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
               </w:r>
@@ -14637,333 +14637,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">François Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Cécile Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580642v1</w:t>
+                <w:t xml:space="preserve">hal-02742636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La levée de dormance: évènement ou processus dynamique intégré aux autres déterminants du débourrement?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Madon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dantec</w:t>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742636v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a common methodology to simulate tree mortality based on ring-width data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Bigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bugmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15044,64 +15044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15428,51 +15428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15812,51 +15812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives carbon allocation to stem and fine roots in a mature coppice of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; in the Mediterranean? A data model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15931,204 +15931,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344429v1</w:t>
+                <w:t xml:space="preserve">hal-01344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
+              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344423v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
@@ -16265,51 +16265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16440,571 +16440,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823211v1</w:t>
+                <w:t xml:space="preserve">hal-02815111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821698v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Variabilité du comportement hydrique du sapin pectiné (Abies alba Mill.) selon les conditions micro-stationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+                <w:t xml:space="preserve">hal-02823211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver fir (Abies alba Mill.) decline and dieback: Comparison of growth patterns between sites and improvement of tree mortality models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingge Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
+              <w:t xml:space="preserve">WorldDendro 2010. The 8th International Conference on Dendrochronology. June 13 – 18, 2010, Rovaniemi, Finland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815111v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variations de la masse surfacique (LMA) chez le sapin pectiné : hiérarchisation des effets et conséquences sur l'assimilation carbonée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sabatier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821349v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du dépérissement et de la mortalité du sapin pectiné (Abies alba Mill.) en Provence</w:t>
               </w:r>
@@ -17154,51 +17154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal infrared as a tool to detect tree water stress in a coniferous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17292,51 +17292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors predisposing silver fir (Abies alba Mill.) dieback on the Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17413,51 +17413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17741,51 +17741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hokkaido, Japan. 4 p</w:t>
@@ -18004,51 +18004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rachedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18644,64 +18644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18743,51 +18743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18877,51 +18877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18970,182 +18970,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799108v1</w:t>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19212,229 +19212,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration Regulation of silver firs during and after severe droughts in relation to soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingge Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19461,51 +19461,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -19590,334 +19590,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d'experts : forêt et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">institut pour la forêt Méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19939,195 +19812,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst 2016, Neuchâtel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, Editions Springer, 2017, Advances in Karst Science, 978-3-319-45464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 311 p., 2010, Update Sciences and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20137,283 +20010,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing statistical and mechanistic models to identify the drivers of mortality within a rear-edge beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/645747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/474874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20423,169 +20296,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guia Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tallieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528456v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological mechanisms are necessary to improve projections of species range shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor van der Meersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20637,227 +20510,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475505v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission d'expertise sur la raréfaction des fructifications du pin maritime dans les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20870,649 +20743,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension fonctionnelle des dépérissements forestiers : cas des feuillus de fontainebleau et des conifères de Provence</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t>
+                <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité (FRB). 2015, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01195121v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
+                <w:t xml:space="preserve">Vers une compréhension fonctionnelle des dépérissements forestiers : cas des feuillus de fontainebleau et des conifères de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02823893v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Rambal</w:t>
+                <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02589258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guiot</w:t>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guibal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland R. Huc</w:t>
+                <w:t xml:space="preserve">Laurent Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Misson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21522,105 +21513,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et adaptation des écosystèmes forestiers dans un contexte de changement climatique : observation, modélisation et réflexion épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId543"/>
+      <w:footerReference w:type="default" r:id="rId542"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21767,51 +21758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973308v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01277-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.160" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11929-250416" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Garbolino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108805" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622682984948184E12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.047" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLSM7TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZVFZCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623900v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604425v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816370v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Hanocq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815210v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820153v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vilhar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cater" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grebenc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173297v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786699v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748149v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604210v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801199v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973308v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01277-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senf Cornelius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Anderegg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Anderson-Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Armstrong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04181161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223218" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Wergifosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-905-2020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2019-101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecolmodel.2019.108921" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Teuf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.160" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903246v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11929-250416" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Garbolino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nourtier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S. Jansen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mr Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Aakala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01964" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108805" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina F. Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. L. Anderegg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine K. Ruehr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salmon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino-Palomar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1277-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517238v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.04.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. R. Robert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Desoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13535" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Bigler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Julio Camarero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#268;ufar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1402.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284199v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0464-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622682984948184E12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Yingge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0229-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0251-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102702v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0265-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642807v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0208-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318841v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0503-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2M14V8Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.047" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLSM7TQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657590v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.08.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZVFZCD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668778v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31XTQDZ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673371v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212016v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623900v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734094v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742636v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantec" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741977v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Minunno" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604425v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747216v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804032v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821349v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingge Xie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817388v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816901v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816370v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Hanocq" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815972v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815210v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820153v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vilhar" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cater" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grebenc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814733v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817258v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rachedi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173297v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809094v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/wp-content/uploads/2019/02/Livret_Foret-Paroles-dexperts_VF.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v5" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748149v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604210v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801199v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>