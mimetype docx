--- v0 (2026-04-12)
+++ v1 (2026-05-13)
@@ -66,845 +66,1392 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing hydrodynamic key factors in dripper clogging: A coupled optical coherence tomography and numerical milli-fluidic simulation</w:t>
+                <w:t xml:space="preserve">Foam cleaning in closed circuits: effect of surfactant type on foam structure and Bacillus subtilis spore removal from stainless steel surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Ahmad Al Saabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 257, pp.104244. </w:t>
+              <w:t xml:space="preserve">Frontiers in Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsfm.2026.1750630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184272v1</w:t>
+                <w:t xml:space="preserve">hal-05620409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the flow characteristics of a labyrinth milli-channel used in drip irrigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial safety in cold-preserved foods: risks, regulatory gaps, and mitigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brijesh Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239, pp.114-129. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.111869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2025.111869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042406v1</w:t>
+                <w:t xml:space="preserve">hal-05620381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of Spores on Model Stainless-Steel Surface by Using Foams Based on Alkyl Polyglucosides</w:t>
+                <w:t xml:space="preserve">Revealing hydrodynamic key factors in dripper clogging: A coupled optical coherence tomography and numerical milli-fluidic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Dari</w:t>
+                <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
+                <w:t xml:space="preserve">Sílvia Mas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemy</w:t>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.104244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28030936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189129v1</w:t>
+                <w:t xml:space="preserve">hal-05184272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of biocontamination in the food industry using physical methods; an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamic Fouling Behavior of Whey Proteins Throughout a Plate Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Rawson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jie Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.109645⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (11-12), pp.1037-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2025.2502232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179872v1</w:t>
+                <w:t xml:space="preserve">hal-05620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of the flow characteristics of a labyrinth milli-channel used in drip irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.114-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decontamination of Spores on Model Stainless-Steel Surface by Using Foams Based on Alkyl Polyglucosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28030936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Removal of biocontamination in the food industry using physical methods; an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Rawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.109645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.109645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure of deposits formed by drying of droplets contaminated with Bacillus spores determines their resistance to rinsing and cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Deleplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ipatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.110873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 4 : Sugar/starch-rich biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gururaj Pejavara Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heni Dallagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Kumar Kalakandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Biorefinery Processes for Agri-Food Value Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.51-82, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-443-28810-4.00006-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the flow characteristics of a labyrinth milli-channel used in drip irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -914,114 +1461,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of the rheological behavior of foam flow : application to the cleaning of surfaces contaminated by microorganisms in the food industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heni Dallagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical engineering. Université de Lille, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ULILR003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03921788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1168,51 +1715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109645" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03921788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Saabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsfm.2026.1750630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Tiwari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111869" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Mas Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2025.2502232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030936" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Deleplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ipatova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Tiwari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gururaj Pejavara Narayana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Kalakandan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-28810-4.00006-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03921788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILR003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>